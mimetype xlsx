--- v0 (2026-06-05)
+++ v1 (2026-07-30)
@@ -10,51 +10,51 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1587" uniqueCount="1048">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1590" uniqueCount="1050">
   <si>
     <t>Name</t>
   </si>
   <si>
     <t>Aufgabe</t>
   </si>
   <si>
     <t>Lebensdaten</t>
   </si>
   <si>
     <t>Auner, Norbert Prof. Dr.</t>
   </si>
   <si>
     <t>Bischof</t>
   </si>
   <si>
     <t>https://www.nak-zentralarchiv.de/db/8064097</t>
   </si>
   <si>
     <t>Beck, Günter</t>
   </si>
   <si>
     <t>Apostel</t>
   </si>
   <si>
@@ -3154,50 +3154,56 @@
     <t>https://www.nak-zentralarchiv.de/db/8179676</t>
   </si>
   <si>
     <t>Güther, Alfred</t>
   </si>
   <si>
     <t>https://www.nak-zentralarchiv.de/db/8179674</t>
   </si>
   <si>
     <t>Schaksmeier, Walter</t>
   </si>
   <si>
     <t>https://www.nak-zentralarchiv.de/db/8179675</t>
   </si>
   <si>
     <t>Pirlich, Benjamin</t>
   </si>
   <si>
     <t>https://www.nak-zentralarchiv.de/db/8186737</t>
   </si>
   <si>
     <t>Hense, FRank</t>
   </si>
   <si>
     <t>https://www.nak-zentralarchiv.de/db/8190408</t>
+  </si>
+  <si>
+    <t>Mittelmann, Hendrik</t>
+  </si>
+  <si>
+    <t>https://www.nak-zentralarchiv.de/db/8197498</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="3">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
@@ -3510,56 +3516,56 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8064097" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8002420" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8065708" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8002374" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8065719" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8002376" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8064103" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8002375" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/424257" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8027161" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8002383" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8064104" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8063176" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8002380" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8002394" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8002389" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8063313" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8002400" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8065736" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8065619" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8062885" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8002398" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8063327" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8063344" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8002421" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8062880" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8002399" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8062887" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8002408" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8063328" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8002423" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8065710" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8065927" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8065930" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8065932" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8066580" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8065938" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8065944" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8065945" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8065953" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8065954" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8065961" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8065962" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8065966" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8065969" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8065972" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8065974" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8065977" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8066015" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8066036" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8066038" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8066039" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8066042" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8066047" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8066048" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8066054" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8066055" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8066135" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8066865" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8063315" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8063316" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8063006" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8064331" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8064332" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8064334" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8064095" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8058208" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8063329" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8063330" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8063331" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8063332" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8064100" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8063333" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8063341" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8063342" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8063343" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8063346" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8065681" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8062881" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8063168" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8065729" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8063173" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8063175" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8063469" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8063470" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8002386" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8066017" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8002445" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8002444" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8002442" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8002441" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8002440" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8002439" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8002438" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8002437" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8065607" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8002435" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8002434" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8002433" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8002432" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8002431" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8002430" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8002429" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8065600" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8002428" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8002427" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8002426" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8002425" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8002424" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8065617" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8002411" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8002410" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8002409" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8002407" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8002403" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8002402" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8002401" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8002404" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8065609" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8065730" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8065721" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8002397" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8002396" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8002393" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8002391" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8065720" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8065722" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8002390" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8002388" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8065707" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8065725" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8002385" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8065709" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8002384" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8002382" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8002381" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/424185" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8002378" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8002377" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8002379" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8002373" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8002372" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8002371" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8002370" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8002369" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8002368" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7953227" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7953226" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8066814" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8066847" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8066850" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8066849" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8066868" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8066867" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8066866" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8066864" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8066863" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8066945" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8066892" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8066890" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8066888" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8066887" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8066884" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8066952" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8066954" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8066957" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8066958" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8066965" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8066966" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8067033" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8067034" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8066999" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8067024" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8067028" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8067027" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8067026" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8067031" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8068352" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8068353" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8068459" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8068463" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8068466" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8068471" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8068472" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8068477" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8068467" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8068474" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8068494" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8068626" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8068625" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8069286" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8069285" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8069294" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8069292" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8069297" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8069298" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8069339" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8069349" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8069344" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8070498" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8070501" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8070503" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8070507" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8070509" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8070512" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8066576" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8070516" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8070518" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8070542" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8070545" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8070548" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8070551" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8070553" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8070560" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8070562" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8070635" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8070639" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8070642" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8070646" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8070806" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8070815" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8091416" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8091423" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8091430" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8091432" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8091436" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8091439" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8091441" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8091445" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8091540" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8091542" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8091548" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8093836" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8093873" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8093876" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8103427" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8104102" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8104095" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8104095" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8104088" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8128762" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8128766" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8128765" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8128764" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8133157" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8133165" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8133163" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8135656" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8135691" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8135692" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8135695" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8135696" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8135699" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8135700" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8135702" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8135703" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8066538" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8137234" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8137271" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8137239" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8137233" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8137235" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8137236" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8137237" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8137238" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8137299" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8137298" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8066556" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8065977" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8137304" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8137305" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8137306" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8137307" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8137343" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8137341" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8137332" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8137335" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8137337" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8137339" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8137331" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8137504" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8137509" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8137509" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8137468" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8137465" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8137464" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8137469" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8137503" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8137510" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8137511" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8137512" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8137541" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8137540" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8137539" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8137547" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8137591" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8137590" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8137595" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8137657" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8137648" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8137647" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8137645" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8137643" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8141379" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8141383" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8141398" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8141403" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8141569" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8141571" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8135774" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8141574" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8141576" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8141578" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8141580" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8142414" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8143558" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8143564" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8143565" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8143567" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8143569" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8143570" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8143571" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8143580" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8066521" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8143581" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8143584" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8143585" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8143594" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8148388" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8150438" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8135766" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8135767" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8150459" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8150464" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8150465" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8150466" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8150467" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8150501" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8150499" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8150574" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8150574" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8150570" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8150540" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8150624" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8150629" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8150631" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8151291" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8151297" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8151299" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8151302" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8151321" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8151340" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8151346" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8151351" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8151356" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8152012" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8152015" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8152036" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8152025" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8152033" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8152044" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8153206" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8153209" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8153211" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8137680" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8157145" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8137686" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8137689" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8137690" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8137685" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8135734" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8137683" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8157118" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8157159" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8157103" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8157105" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8157108" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8157211" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8157210" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8157209" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8157209" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8158706" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8158789" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8158788" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8158763" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8158799" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8158801" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8158759" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8158774" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8158776" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8158793" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8158775" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8159116" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8159117" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8158843" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8158825" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8158930" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8158927" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8158863" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8158823" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8158822" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8158822" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8159112" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8158760" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8158802" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8162708" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8164615" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8164623" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8164617" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8164627" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8164626" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8164639" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8164670" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8164669" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8164664" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/0" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8164676" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8166196" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8166200" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8151329" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8166201" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8151353" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8166214" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8159363" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8002436" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8167181" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8167183" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8167185" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8168127" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8168126" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8168168" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8168167" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/0" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8168157" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8168224" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8168225" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8168226" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8168248" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8168708" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8168736" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8168821" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8168820" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8168817" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8168826" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8168829" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8168831" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8168899" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8168901" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8168903" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8168904" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8168909" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8169201" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8170186" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8170185" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8170184" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8170181" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8170157" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8170151" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8170148" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8170341" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8170351" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8170358" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8170382" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8170374" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8170373" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8170372" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8066958" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8170864" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8170866" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8170929" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8170867" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8170872" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8170896" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8170895" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8170926" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8170927" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8170956" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8170959" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8170962" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8170965" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8171007" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8171005" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8171033" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8171032" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8171036" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8171055" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8161937" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8177981" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8178041" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8178051" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8178080" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8178078" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8178077" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8178122" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8178122" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8002395" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8178328" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8178335" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8178348" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8178386" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8178393" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8178401" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8178400" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8178399" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8178550" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8178551" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8178553" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8178557" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8178560" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8178584" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8178592" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8178654" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8179050" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8179050" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8179053" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8179055" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8179058" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8179061" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8179194" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8179275" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8179300" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8179302" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8179673" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8179676" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8179674" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8179675" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8186737" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8190408" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8064097" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8002420" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8065708" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8002374" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8065719" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8002376" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8064103" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8002375" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/424257" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8027161" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8002383" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8064104" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8063176" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8002380" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8002394" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8002389" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8063313" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8002400" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8065736" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8065619" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8062885" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8002398" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8063327" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8063344" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8002421" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8062880" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8002399" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8062887" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8002408" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8063328" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8002423" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8065710" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8065927" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8065930" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8065932" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8066580" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8065938" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8065944" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8065945" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8065953" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8065954" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8065961" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8065962" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8065966" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8065969" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8065972" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8065974" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8065977" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8066015" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8066036" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8066038" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8066039" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8066042" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8066047" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8066048" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8066054" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8066055" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8066135" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8066865" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8063315" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8063316" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8063006" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8064331" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8064332" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8064334" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8064095" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8058208" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8063329" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8063330" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8063331" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8063332" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8064100" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8063333" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8063341" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8063342" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8063343" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8063346" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8065681" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8062881" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8063168" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8065729" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8063173" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8063175" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8063469" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8063470" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8002386" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8066017" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8002445" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8002444" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8002442" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8002441" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8002440" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8002439" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8002438" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8002437" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8065607" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8002435" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8002434" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8002433" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8002432" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8002431" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8002430" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8002429" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8065600" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8002428" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8002427" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8002426" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8002425" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8002424" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8065617" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8002411" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8002410" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8002409" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8002407" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8002403" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8002402" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8002401" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8002404" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8065609" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8065730" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8065721" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8002397" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8002396" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8002393" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8002391" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8065720" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8065722" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8002390" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8002388" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8065707" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8065725" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8002385" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8065709" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8002384" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8002382" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8002381" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/424185" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8002378" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8002377" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8002379" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8002373" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8002372" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8002371" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8002370" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8002369" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8002368" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7953227" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7953226" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8066814" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8066847" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8066850" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8066849" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8066868" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8066867" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8066866" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8066864" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8066863" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8066945" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8066892" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8066890" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8066888" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8066887" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8066884" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8066952" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8066954" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8066957" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8066958" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8066965" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8066966" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8067033" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8067034" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8066999" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8067024" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8067028" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8067027" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8067026" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8067031" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8068352" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8068353" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8068459" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8068463" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8068466" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8068471" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8068472" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8068477" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8068467" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8068474" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8068494" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8068626" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8068625" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8069286" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8069285" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8069294" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8069292" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8069297" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8069298" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8069339" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8069349" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8069344" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8070498" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8070501" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8070503" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8070507" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8070509" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8070512" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8066576" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8070516" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8070518" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8070542" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8070545" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8070548" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8070551" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8070553" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8070560" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8070562" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8070635" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8070639" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8070642" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8070646" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8070806" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8070815" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8091416" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8091423" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8091430" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8091432" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8091436" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8091439" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8091441" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8091445" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8091540" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8091542" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8091548" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8093836" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8093873" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8093876" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8103427" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8104102" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8104095" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8104095" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8104088" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8128762" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8128766" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8128765" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8128764" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8133157" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8133165" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8133163" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8135656" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8135691" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8135692" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8135695" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8135696" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8135699" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8135700" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8135702" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8135703" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8066538" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8137234" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8137271" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8137239" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8137233" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8137235" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8137236" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8137237" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8137238" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8137299" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8137298" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8066556" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8065977" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8137304" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8137305" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8137306" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8137307" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8137343" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8137341" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8137332" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8137335" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8137337" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8137339" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8137331" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8137504" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8137509" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8137509" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8137468" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8137465" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8137464" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8137469" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8137503" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8137510" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8137511" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8137512" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8137541" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8137540" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8137539" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8137547" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8137591" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8137590" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8137595" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8137657" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8137648" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8137647" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8137645" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8137643" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8141379" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8141383" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8141398" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8141403" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8141569" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8141571" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8135774" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8141574" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8141576" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8141578" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8141580" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8142414" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8143558" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8143564" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8143565" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8143567" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8143569" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8143570" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8143571" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8143580" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8066521" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8143581" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8143584" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8143585" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8143594" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8148388" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8150438" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8135766" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8135767" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8150459" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8150464" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8150465" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8150466" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8150467" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8150501" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8150499" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8150574" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8150574" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8150570" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8150540" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8150624" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8150629" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8150631" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8151291" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8151297" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8151299" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8151302" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8151321" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8151340" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8151346" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8151351" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8151356" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8152012" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8152015" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8152036" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8152025" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8152033" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8152044" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8153206" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8153209" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8153211" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8137680" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8157145" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8137686" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8137689" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8137690" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8137685" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8135734" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8137683" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8157118" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8157159" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8157103" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8157105" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8157108" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8157211" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8157210" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8157209" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8157209" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8158706" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8158789" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8158788" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8158763" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8158799" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8158801" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8158759" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8158774" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8158776" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8158793" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8158775" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8159116" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8159117" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8158843" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8158825" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8158930" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8158927" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8158863" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8158823" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8158822" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8158822" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8159112" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8158760" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8158802" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8162708" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8164615" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8164623" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8164617" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8164627" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8164626" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8164639" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8164670" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8164669" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8164664" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/0" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8164676" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8166196" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8166200" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8151329" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8166201" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8151353" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8166214" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8159363" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8002436" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8167181" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8167183" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8167185" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8168127" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8168126" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8168168" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8168167" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/0" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8168157" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8168224" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8168225" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8168226" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8168248" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8168708" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8168736" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8168821" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8168820" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8168817" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8168826" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8168829" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8168831" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8168899" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8168901" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8168903" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8168904" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8168909" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8169201" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8170186" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8170185" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8170184" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8170181" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8170157" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8170151" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8170148" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8170341" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8170351" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8170358" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8170382" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8170374" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8170373" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8170372" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8066958" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8170864" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8170866" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8170929" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8170867" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8170872" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8170896" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8170895" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8170926" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8170927" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8170956" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8170959" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8170962" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8170965" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8171007" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8171005" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8171033" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8171032" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8171036" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8171055" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8161937" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8177981" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8178041" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8178051" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8178080" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8178078" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8178077" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8178122" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8178122" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8002395" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8178328" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8178335" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8178348" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8178386" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8178393" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8178401" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8178400" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8178399" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8178550" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8178551" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8178553" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8178557" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8178560" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8178584" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8178592" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8178654" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8179050" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8179050" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8179053" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8179055" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8179058" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8179061" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8179194" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8179275" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8179300" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8179302" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8179673" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8179676" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8179674" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8179675" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8186737" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8190408" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8197498" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:C529"/>
+  <dimension ref="A1:C530"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="20.7109375" customWidth="1"/>
     <col min="2" max="2" width="20.7109375" customWidth="1"/>
     <col min="3" max="3" width="20.7109375" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" t="s">
         <v>3</v>
       </c>
@@ -9343,50 +9349,61 @@
       </c>
       <c r="C527" s="2" t="s">
         <v>1043</v>
       </c>
     </row>
     <row r="528" spans="1:3">
       <c r="A528" t="s">
         <v>1044</v>
       </c>
       <c r="B528" t="s">
         <v>223</v>
       </c>
       <c r="C528" s="2" t="s">
         <v>1045</v>
       </c>
     </row>
     <row r="529" spans="1:3">
       <c r="A529" t="s">
         <v>1046</v>
       </c>
       <c r="B529" t="s">
         <v>223</v>
       </c>
       <c r="C529" s="2" t="s">
         <v>1047</v>
+      </c>
+    </row>
+    <row r="530" spans="1:3">
+      <c r="A530" t="s">
+        <v>1048</v>
+      </c>
+      <c r="B530" t="s">
+        <v>223</v>
+      </c>
+      <c r="C530" s="2" t="s">
+        <v>1049</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="C2" r:id="rId1"/>
     <hyperlink ref="C3" r:id="rId2"/>
     <hyperlink ref="C4" r:id="rId3"/>
     <hyperlink ref="C5" r:id="rId4"/>
     <hyperlink ref="C6" r:id="rId5"/>
     <hyperlink ref="C7" r:id="rId6"/>
     <hyperlink ref="C8" r:id="rId7"/>
     <hyperlink ref="C9" r:id="rId8"/>
     <hyperlink ref="C10" r:id="rId9"/>
     <hyperlink ref="C11" r:id="rId10"/>
     <hyperlink ref="C12" r:id="rId11"/>
     <hyperlink ref="C13" r:id="rId12"/>
     <hyperlink ref="C14" r:id="rId13"/>
     <hyperlink ref="C15" r:id="rId14"/>
     <hyperlink ref="C16" r:id="rId15"/>
     <hyperlink ref="C17" r:id="rId16"/>
     <hyperlink ref="C18" r:id="rId17"/>
     <hyperlink ref="C19" r:id="rId18"/>
     <hyperlink ref="C20" r:id="rId19"/>
     <hyperlink ref="C21" r:id="rId20"/>
     <hyperlink ref="C22" r:id="rId21"/>
@@ -9875,50 +9892,51 @@
     <hyperlink ref="C505" r:id="rId504"/>
     <hyperlink ref="C506" r:id="rId505"/>
     <hyperlink ref="C507" r:id="rId506"/>
     <hyperlink ref="C508" r:id="rId507"/>
     <hyperlink ref="C509" r:id="rId508"/>
     <hyperlink ref="C510" r:id="rId509"/>
     <hyperlink ref="C511" r:id="rId510"/>
     <hyperlink ref="C512" r:id="rId511"/>
     <hyperlink ref="C513" r:id="rId512"/>
     <hyperlink ref="C514" r:id="rId513"/>
     <hyperlink ref="C515" r:id="rId514"/>
     <hyperlink ref="C516" r:id="rId515"/>
     <hyperlink ref="C517" r:id="rId516"/>
     <hyperlink ref="C518" r:id="rId517"/>
     <hyperlink ref="C519" r:id="rId518"/>
     <hyperlink ref="C520" r:id="rId519"/>
     <hyperlink ref="C521" r:id="rId520"/>
     <hyperlink ref="C522" r:id="rId521"/>
     <hyperlink ref="C523" r:id="rId522"/>
     <hyperlink ref="C524" r:id="rId523"/>
     <hyperlink ref="C525" r:id="rId524"/>
     <hyperlink ref="C526" r:id="rId525"/>
     <hyperlink ref="C527" r:id="rId526"/>
     <hyperlink ref="C528" r:id="rId527"/>
     <hyperlink ref="C529" r:id="rId528"/>
+    <hyperlink ref="C530" r:id="rId529"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>