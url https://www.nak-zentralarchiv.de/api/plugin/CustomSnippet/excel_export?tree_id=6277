--- v0 (2026-06-04)
+++ v1 (2026-10-25)
@@ -10,51 +10,51 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="2324" uniqueCount="2080">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="2328" uniqueCount="2084">
   <si>
     <t>Name</t>
   </si>
   <si>
     <t>Gemeindedaten</t>
   </si>
   <si>
     <t>Aachen-Brand</t>
   </si>
   <si>
     <t>https://www.nak-zentralarchiv.de/db/6789280</t>
   </si>
   <si>
     <t>Aachen-Eilendorf</t>
   </si>
   <si>
     <t>https://www.nak-zentralarchiv.de/db/6789339</t>
   </si>
   <si>
     <t>Aachen-Laurensberg</t>
   </si>
   <si>
     <t>https://www.nak-zentralarchiv.de/db/6789341</t>
   </si>
   <si>
@@ -6250,50 +6250,62 @@
     <t>https://www.nak-zentralarchiv.de/db/7986358</t>
   </si>
   <si>
     <t>https://www.nak-zentralarchiv.de/db/6788548</t>
   </si>
   <si>
     <t>https://www.nak-zentralarchiv.de/db/6857757</t>
   </si>
   <si>
     <t>Duisburg-Nord</t>
   </si>
   <si>
     <t>Essen-Ost</t>
   </si>
   <si>
     <t>https://www.nak-zentralarchiv.de/db/7989350</t>
   </si>
   <si>
     <t>https://www.nak-zentralarchiv.de/db/8180058</t>
   </si>
   <si>
     <t>Saarbrücken-Süd</t>
   </si>
   <si>
     <t>https://www.nak-zentralarchiv.de/db/8180591</t>
+  </si>
+  <si>
+    <t>Kinzigtal</t>
+  </si>
+  <si>
+    <t>https://www.nak-zentralarchiv.de/db/7993010</t>
+  </si>
+  <si>
+    <t>Duisburg-Zentrum</t>
+  </si>
+  <si>
+    <t>https://www.nak-zentralarchiv.de/db/8215386</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="3">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
@@ -6606,56 +6618,56 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6789280" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6789339" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6789341" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6789342" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6789284" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6789345" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6789346" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6790054" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7750148" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7750228" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8108278" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7746080" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7667064" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7751155" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7751235" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6788015" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7667678" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7667678" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6790057" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6791892" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6791893" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6800198" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7750226" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6789021" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6770457" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7751098" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8041426" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6777471" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6789024" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7751115" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7751295" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7688960" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7751317" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7751318" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7751319" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6770309" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7745916" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6769082" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6770312" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6808944" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6809021" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6809023" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6812782" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6812859" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6789133" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6813315" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6813319" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6769031" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6769141" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6814633" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6814710" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6814711" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6769083" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6855950" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6770395" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7750057" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7751092" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7751093" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6769038" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7751325" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7975668" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7667882" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6856136" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6856139" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6856140" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6857660" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6857662" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6857665" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6857756" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6767032" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6857758" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6857844" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6857930" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6857931" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6769154" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6788547" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6792366" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6782589" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6788969" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8080305" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8080304" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6857933" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6860606" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6787963" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7611375" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8111189" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6782589" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7611371" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7975669" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8093792" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8080320" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7604239" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8092539" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8080323" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8087076" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7611550" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8080326" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7611202" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7611552" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8080333" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8087088" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8080424" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6847547" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7975653" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8080425" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6855861" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8080428" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7879782" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7879785" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7750084" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7975654" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8080663" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8080664" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8080666" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7875771" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7806772" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7698677" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8100590" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7987165" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7751214" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8081656" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7987166" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7751231" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7751236" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7987168" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7963135" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7875723" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6793190" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6793191" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6800254" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6856044" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7750081" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7746051" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7750271" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7688514" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7678881" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7751152" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6768200" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8085058" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7315507" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7751164" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7751201" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7751218" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7746053" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6856048" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6773626" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7750087" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7750088" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7750091" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7750092" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7750098" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7750099" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7750151" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7751227" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7746085" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7670064" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7751326" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7751331" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/0" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7750107" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6769155" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6777807" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7750106" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7750108" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7750104" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6767019" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6769029" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6767023" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6789023" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7751166" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6770394" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6770393" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7751167" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7751168" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6770393" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6782630" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6768257" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7746058" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7750103" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6769935" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7750110" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6789076" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7750112" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6768881" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7750113" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6768904" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7751114" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6768351" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7667505" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/0" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7669084" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6780159" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7737370" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6777405" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6777499" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6769039" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6769437" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6768230" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6777464" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7692360" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7750109" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6769085" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6768909" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6769476" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6780152" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6782228" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6782231" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7809792" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7751136" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/0" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7750124" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7750124" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7671808" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7739373" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6987336" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6769937" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7751206" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7734712" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7747388" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6770463" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7750126" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7694666" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7750127" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6883382" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7297095" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7750128" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7750129" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6770398" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7678289" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7750130" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6780130" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7541511" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7750131" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7750132" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7746088" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7750133" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7750134" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7985602" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7750135" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7750137" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6769034" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7704262" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7750138" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7750143" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7750140" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7669793" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7667016" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7750141" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7750142" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7735189" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7751113" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7705904" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6770396" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7751186" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6777539" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7737294" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6777472" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6789079" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7695118" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6764925" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6764928" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7750154" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7750183" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6769438" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7751302" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6769163" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7689099" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6788601" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7751294" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6773689" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7751302" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6769081" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7751334" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7751340" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7751339" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7702411" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7751342" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7989352" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6789082" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6769473" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7297100" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6789081" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7750256" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7750257" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7750258" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7750259" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6943413" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7705072" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7750260" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7750261" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7670935" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7750262" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/0" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7989352" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7750263" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7750264" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7745480" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7750265" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7750266" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7750267" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7690696" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6777402" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/0" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7679957" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6831765" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6833177" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6841584" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6841588" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8015281" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7750321" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6860958" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7986352" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7986353" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8109800" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8109812" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8109817" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7678739" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7750280" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8109819" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7750281" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7673335" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8092572" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7751082" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8092571" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7751082" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8109824" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7750286" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8079200" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7735180" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7986354" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7986372" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7751129" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7887545" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7751150" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7751197" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7751215" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7986355" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/0" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7887543" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7751322" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7669947" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6870167" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6788013" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6789244" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6789244" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6789080" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6941139" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7750403" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7750404" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6870167" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7748727" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7748728" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6788603" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7750405" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7750406" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6987512" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6770468" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/0" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/0" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/0" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6847640" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6847637" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7871564" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7871568" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7750061" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7871523" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7751078" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7871576" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7871524" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7871525" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7672364" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7871559" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7750412" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6861050" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7751101" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7748733" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7751116" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/0" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7667014" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7871553" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7871528" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7871571" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7871577" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6777470" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7751223" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7987525" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7751296" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/0" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/0" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7751332" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7315502" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7871530" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/0" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7871531" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6791951" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/0" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7751088" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6769441" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6777488" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6768903" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6768228" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7751089" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6777410" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/0" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7751134" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6788014" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6769440" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7751159" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7751160" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6787964" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/0" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/0" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6800804" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6769149" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6769149" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6770460" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8086815" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8086814" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/0" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7750289" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6767024" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8086817" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8086818" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8086819" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6769471" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7703485" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8100152" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8086820" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8086821" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/0" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/0" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6770405" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7751321" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7679462" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6768902" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6793133" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6793186" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6793188" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6768204" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6796122" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6770458" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/0" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/0" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7751102" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6789247" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7751110" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6782631" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/0" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/0" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6951087" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6777819" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6777819" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7750064" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7750062" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6768875" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6768874" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6768876" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7750068" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7750065" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7750066" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6769087" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7750072" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7751103" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6789134" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7751105" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6769159" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7745919" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6870168" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/0" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7748714" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8085187" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8085188" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/0" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/0" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7875758" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/0" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7875757" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/0" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/0" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7820265" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/0" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/0" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/0" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7796632" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7825178" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/0" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7875774" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7871370" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7875773" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7875772" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7867773" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/0" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/0" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/0" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7987414" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7987415" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7828064" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7987416" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7987390" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7703482" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7703482" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7987419" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7875753" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/0" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7875742" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7875741" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7875724" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6768877" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6791946" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6769140" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6800253" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6769142" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7751099" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6780273" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7679083" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7668132" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7735152" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6777483" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6870068" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7751195" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7748734" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6883130" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7751293" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7748735" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6782625" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7881514" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/0" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/0" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7881490" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/0" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/0" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6831599" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7825257" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7987170" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6846484" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6846534" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6847542" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/0" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7750070" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8084303" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7750288" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7987171" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/0" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/0" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/0" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7751126" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7751124" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7751125" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7987175" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7987176" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7987177" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6865558" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7749226" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/0" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/0" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6987511" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7987356" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7751216" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/0" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7987526" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/0" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7751327" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7747539" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/0" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7825175" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7858737" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/0" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/0" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/0" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/0" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6808942" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6789187" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6946683" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6768237" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7750419" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7603840" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7604065" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6941004" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7603839" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7602062" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6769030" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7546425" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7607995" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7603892" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7603889" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7604068" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7604243" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6902677" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7604119" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7604067" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6870070" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6769144" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6800864" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6800864" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6681724" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8098422" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6800864" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6681939" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6681723" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6681642" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6681721" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8092557" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8092555" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8092556" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7611018" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8092558" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8092559" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8092561" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6681486" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8092560" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6681876" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6681571" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8092562" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6681570" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8092564" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8092563" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6681876" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7603465" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7825251" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/0" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7751130" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/0" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7751146" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7751148" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7751147" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7667506" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6789075" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6946548" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7751178" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7692362" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7751184" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7751185" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7701083" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6782590" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6778460" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6777412" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6943547" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6787809" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/0" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7987421" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/0" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/0" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7975012" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7975009" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/0" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/0" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/0" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/0" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/0" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/0" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/0" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/0" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/0" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/0" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6831434" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6833171" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/0" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6841586" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6856038" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6856039" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/0" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/0" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/0" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/0" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7750417" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7986371" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7737708" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7751123" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7751128" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7986373" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7698111" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7751170" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7751171" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7751172" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/0" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7751188" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/0" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/0" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/0" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7986378" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7751283" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7984683" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/0" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/0" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8106618" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6831684" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6833172" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6833172" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8106619" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6855949" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/0" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7750076" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8061970" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7751079" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7750287" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/0" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/0" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/0" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/0" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/0" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/0" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/0" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7751173" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7751173" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7751173" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7735177" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7751305" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6791953" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6768229" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7751174" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6768201" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7751181" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/0" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/0" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6769148" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7751225" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6789135" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7704596" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6788968" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6788549" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/0" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7305372" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6770409" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7740837" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6769029" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7750069" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/0" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/0" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7750414" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6769461" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6769472" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7751117" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7751156" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/0" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7735183" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7735182" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/0" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7679468" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7751203" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6768901" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/0" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/0" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7751307" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/0" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7740837" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6778465" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/0" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/0" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/0" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7881494" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7881491" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6790108" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7750401" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/0" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/0" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7735157" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7751121" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7690223" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7751122" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/0" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/0" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7751136" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6782593" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7748701" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6769404" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7748702" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6773567" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7751233" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/0" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6777536" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/0" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6831436" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6831685" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6833182" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7750060" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7690530" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/0" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7751308" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7751137" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7751154" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7986359" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7751189" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7667025" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/0" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7751292" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7315503" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7749228" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7986362" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7751330" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6792005" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6768359" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6770430" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6770445" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/0" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6782624" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/0" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7740838" TargetMode="External"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7679472" TargetMode="External"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/0" TargetMode="External"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/0" TargetMode="External"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/0" TargetMode="External"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6768226" TargetMode="External"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6788964" TargetMode="External"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/0" TargetMode="External"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7751219" TargetMode="External"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7751221" TargetMode="External"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7751220" TargetMode="External"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/0" TargetMode="External"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6768867" TargetMode="External"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/0" TargetMode="External"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/0" TargetMode="External"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/0" TargetMode="External"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/0" TargetMode="External"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6769162" TargetMode="External"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6791952" TargetMode="External"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6800196" TargetMode="External"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6800197" TargetMode="External"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6800804" TargetMode="External"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7749221" TargetMode="External"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7750058" TargetMode="External"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6943546" TargetMode="External"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6768215" TargetMode="External"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7750420" TargetMode="External"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7751158" TargetMode="External"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6883638" TargetMode="External"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/0" TargetMode="External"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6780282" TargetMode="External"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7688859" TargetMode="External"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6769444" TargetMode="External"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7701257" TargetMode="External"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6778462" TargetMode="External"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/0" TargetMode="External"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7751328" TargetMode="External"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7305301" TargetMode="External"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/0" TargetMode="External"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6777469" TargetMode="External"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6777469" TargetMode="External"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7751106" TargetMode="External"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7751107" TargetMode="External"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6777534" TargetMode="External"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6769475" TargetMode="External"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7751175" TargetMode="External"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6787757" TargetMode="External"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7751176" TargetMode="External"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7751177" TargetMode="External"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7669616" TargetMode="External"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7751217" TargetMode="External"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6777492" TargetMode="External"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7751228" TargetMode="External"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6777495" TargetMode="External"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6946682" TargetMode="External"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/0" TargetMode="External"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6831603" TargetMode="External"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6831603" TargetMode="External"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7853752" TargetMode="External"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7975447" TargetMode="External"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7750277" TargetMode="External"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6870071" TargetMode="External"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7750418" TargetMode="External"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7751091" TargetMode="External"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7975448" TargetMode="External"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/0" TargetMode="External"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/0" TargetMode="External"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7701174" TargetMode="External"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7975008" TargetMode="External"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7751151" TargetMode="External"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/0" TargetMode="External"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7704480" TargetMode="External"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7975010" TargetMode="External"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7820265" TargetMode="External"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7297092" TargetMode="External"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7751161" TargetMode="External"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7751162" TargetMode="External"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7751163" TargetMode="External"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7975015" TargetMode="External"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7751198" TargetMode="External"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/0" TargetMode="External"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/0" TargetMode="External"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7666369" TargetMode="External"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7751290" TargetMode="External"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7751300" TargetMode="External"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7751343" TargetMode="External"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7750053" TargetMode="External"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7735203" TargetMode="External"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7750050" TargetMode="External"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7750052" TargetMode="External"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7750054" TargetMode="External"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7750053" TargetMode="External"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7750056" TargetMode="External"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7702346" TargetMode="External"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7751190" TargetMode="External"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7751191" TargetMode="External"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7751192" TargetMode="External"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6782629" TargetMode="External"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7751193" TargetMode="External"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6777477" TargetMode="External"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/0" TargetMode="External"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6777478" TargetMode="External"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7751206" TargetMode="External"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7751208" TargetMode="External"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7751209" TargetMode="External"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6902675" TargetMode="External"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7743614" TargetMode="External"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7673023" TargetMode="External"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7743614" TargetMode="External"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6941138" TargetMode="External"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7751213" TargetMode="External"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/0" TargetMode="External"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/0" TargetMode="External"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7682367" TargetMode="External"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7984693" TargetMode="External"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7682367" TargetMode="External"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7984697" TargetMode="External"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7984704" TargetMode="External"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/0" TargetMode="External"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/0" TargetMode="External"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7750085" TargetMode="External"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7984707" TargetMode="External"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7984709" TargetMode="External"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7751109" TargetMode="External"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7682698" TargetMode="External"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7881510" TargetMode="External"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/0" TargetMode="External"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7747537" TargetMode="External"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/0" TargetMode="External"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/0" TargetMode="External"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7751222" TargetMode="External"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/0" TargetMode="External"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/0" TargetMode="External"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7881495" TargetMode="External"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7751284" TargetMode="External"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7682367" TargetMode="External"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7751285" TargetMode="External"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7682367" TargetMode="External"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7984694" TargetMode="External"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7984695" TargetMode="External"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7704353" TargetMode="External"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7682367" TargetMode="External"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7682367" TargetMode="External"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7751288" TargetMode="External"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7745566" TargetMode="External"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/0" TargetMode="External"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7668623" TargetMode="External"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7751304" TargetMode="External"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7743590" TargetMode="External"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7984711" TargetMode="External"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7667686" TargetMode="External"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/0" TargetMode="External"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7984712" TargetMode="External"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7984713" TargetMode="External"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7751358" TargetMode="External"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7881499" TargetMode="External"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/0" TargetMode="External"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7871574" TargetMode="External"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/0" TargetMode="External"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7871580" TargetMode="External"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6846565" TargetMode="External"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7974996" TargetMode="External"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6856042" TargetMode="External"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/0" TargetMode="External"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7689852" TargetMode="External"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7751118" TargetMode="External"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7751120" TargetMode="External"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6861051" TargetMode="External"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7751179" TargetMode="External"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7751226" TargetMode="External"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7984679" TargetMode="External"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7667038" TargetMode="External"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7749366" TargetMode="External"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7751314" TargetMode="External"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7749229" TargetMode="External"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7705905" TargetMode="External"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7751315" TargetMode="External"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7693085" TargetMode="External"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7692361" TargetMode="External"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7750059" TargetMode="External"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8038401" TargetMode="External"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7750227" TargetMode="External"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7751090" TargetMode="External"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7751097" TargetMode="External"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6777403" TargetMode="External"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7591719" TargetMode="External"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6769474" TargetMode="External"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7591545" TargetMode="External"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7591546" TargetMode="External"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6902548" TargetMode="External"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7666692" TargetMode="External"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7751299" TargetMode="External"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/0" TargetMode="External"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7751298" TargetMode="External"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7751323" TargetMode="External"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7682577" TargetMode="External"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7734977" TargetMode="External"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7751324" TargetMode="External"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6780276" TargetMode="External"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7984708" TargetMode="External"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/0" TargetMode="External"/><Relationship Id="rId998" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/0" TargetMode="External"/><Relationship Id="rId999" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8036425" TargetMode="External"/><Relationship Id="rId1000" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7987522" TargetMode="External"/><Relationship Id="rId1001" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7987524" TargetMode="External"/><Relationship Id="rId1002" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7871526" TargetMode="External"/><Relationship Id="rId1003" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7871527" TargetMode="External"/><Relationship Id="rId1004" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/0" TargetMode="External"/><Relationship Id="rId1005" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7987515" TargetMode="External"/><Relationship Id="rId1006" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7987514" TargetMode="External"/><Relationship Id="rId1007" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/0" TargetMode="External"/><Relationship Id="rId1008" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6831431" TargetMode="External"/><Relationship Id="rId1009" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/0" TargetMode="External"/><Relationship Id="rId1010" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6831764" TargetMode="External"/><Relationship Id="rId1011" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7858723" TargetMode="External"/><Relationship Id="rId1012" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6833278" TargetMode="External"/><Relationship Id="rId1013" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/0" TargetMode="External"/><Relationship Id="rId1014" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/0" TargetMode="External"/><Relationship Id="rId1015" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7866046" TargetMode="External"/><Relationship Id="rId1016" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/0" TargetMode="External"/><Relationship Id="rId1017" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7751139" TargetMode="External"/><Relationship Id="rId1018" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7751157" TargetMode="External"/><Relationship Id="rId1019" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7751187" TargetMode="External"/><Relationship Id="rId1020" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7751196" TargetMode="External"/><Relationship Id="rId1021" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7751199" TargetMode="External"/><Relationship Id="rId1022" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7751200" TargetMode="External"/><Relationship Id="rId1023" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6946547" TargetMode="External"/><Relationship Id="rId1024" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/0" TargetMode="External"/><Relationship Id="rId1025" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/0" TargetMode="External"/><Relationship Id="rId1026" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/0" TargetMode="External"/><Relationship Id="rId1027" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7751297" TargetMode="External"/><Relationship Id="rId1028" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7751312" TargetMode="External"/><Relationship Id="rId1029" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/0" TargetMode="External"/><Relationship Id="rId1030" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7805273" TargetMode="External"/><Relationship Id="rId1031" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7751336" TargetMode="External"/><Relationship Id="rId1032" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7805267" TargetMode="External"/><Relationship Id="rId1033" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7805269" TargetMode="External"/><Relationship Id="rId1034" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7805272" TargetMode="External"/><Relationship Id="rId1035" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7805284" TargetMode="External"/><Relationship Id="rId1036" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7805279" TargetMode="External"/><Relationship Id="rId1037" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7805292" TargetMode="External"/><Relationship Id="rId1038" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6769084" TargetMode="External"/><Relationship Id="rId1039" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/0" TargetMode="External"/><Relationship Id="rId1040" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6770444" TargetMode="External"/><Relationship Id="rId1041" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6770444" TargetMode="External"/><Relationship Id="rId1042" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7751232" TargetMode="External"/><Relationship Id="rId1043" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6770459" TargetMode="External"/><Relationship Id="rId1044" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6769033" TargetMode="External"/><Relationship Id="rId1045" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8108072" TargetMode="External"/><Relationship Id="rId1046" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8108059" TargetMode="External"/><Relationship Id="rId1047" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8072358" TargetMode="External"/><Relationship Id="rId1048" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7751347" TargetMode="External"/><Relationship Id="rId1049" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7751348" TargetMode="External"/><Relationship Id="rId1050" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7751349" TargetMode="External"/><Relationship Id="rId1051" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8072361" TargetMode="External"/><Relationship Id="rId1052" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8072360" TargetMode="External"/><Relationship Id="rId1053" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7751353" TargetMode="External"/><Relationship Id="rId1054" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8072357" TargetMode="External"/><Relationship Id="rId1055" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/0" TargetMode="External"/><Relationship Id="rId1056" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6782616" TargetMode="External"/><Relationship Id="rId1057" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6768259" TargetMode="External"/><Relationship Id="rId1058" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/0" TargetMode="External"/><Relationship Id="rId1059" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/0" TargetMode="External"/><Relationship Id="rId1060" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/0" TargetMode="External"/><Relationship Id="rId1061" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7751337" TargetMode="External"/><Relationship Id="rId1062" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6782634" TargetMode="External"/><Relationship Id="rId1063" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7750152" TargetMode="External"/><Relationship Id="rId1064" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7703481" TargetMode="External"/><Relationship Id="rId1065" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7692368" TargetMode="External"/><Relationship Id="rId1066" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6768252" TargetMode="External"/><Relationship Id="rId1067" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7608164" TargetMode="External"/><Relationship Id="rId1068" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6681486" TargetMode="External"/><Relationship Id="rId1069" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6681570" TargetMode="External"/><Relationship Id="rId1070" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/0" TargetMode="External"/><Relationship Id="rId1071" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7751173" TargetMode="External"/><Relationship Id="rId1072" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6767031" TargetMode="External"/><Relationship Id="rId1073" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6778518" TargetMode="External"/><Relationship Id="rId1074" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7751182" TargetMode="External"/><Relationship Id="rId1075" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6788598" TargetMode="External"/><Relationship Id="rId1076" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7751224" TargetMode="External"/><Relationship Id="rId1077" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7751202" TargetMode="External"/><Relationship Id="rId1078" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7748704" TargetMode="External"/><Relationship Id="rId1079" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7751221" TargetMode="External"/><Relationship Id="rId1080" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7668815" TargetMode="External"/><Relationship Id="rId1081" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7689548" TargetMode="External"/><Relationship Id="rId1082" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7740826" TargetMode="External"/><Relationship Id="rId1083" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7751163" TargetMode="External"/><Relationship Id="rId1084" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7751163" TargetMode="External"/><Relationship Id="rId1085" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7984698" TargetMode="External"/><Relationship Id="rId1086" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7749371" TargetMode="External"/><Relationship Id="rId1087" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7591721" TargetMode="External"/><Relationship Id="rId1088" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7805274" TargetMode="External"/><Relationship Id="rId1089" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8100589" TargetMode="External"/><Relationship Id="rId1090" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/0" TargetMode="External"/><Relationship Id="rId1091" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8109803" TargetMode="External"/><Relationship Id="rId1092" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8109810" TargetMode="External"/><Relationship Id="rId1093" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8092571" TargetMode="External"/><Relationship Id="rId1094" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8109827" TargetMode="External"/><Relationship Id="rId1095" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7750285" TargetMode="External"/><Relationship Id="rId1096" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/0" TargetMode="External"/><Relationship Id="rId1097" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/0" TargetMode="External"/><Relationship Id="rId1098" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7734712" TargetMode="External"/><Relationship Id="rId1099" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8038296" TargetMode="External"/><Relationship Id="rId1100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8038305" TargetMode="External"/><Relationship Id="rId1101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7691214" TargetMode="External"/><Relationship Id="rId1102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8110181" TargetMode="External"/><Relationship Id="rId1103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/0" TargetMode="External"/><Relationship Id="rId1104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7858641" TargetMode="External"/><Relationship Id="rId1105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/0" TargetMode="External"/><Relationship Id="rId1106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/0" TargetMode="External"/><Relationship Id="rId1107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7748732" TargetMode="External"/><Relationship Id="rId1108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/0" TargetMode="External"/><Relationship Id="rId1109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7796578" TargetMode="External"/><Relationship Id="rId1110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7796577" TargetMode="External"/><Relationship Id="rId1111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7667686" TargetMode="External"/><Relationship Id="rId1112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8072356" TargetMode="External"/><Relationship Id="rId1113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8072363" TargetMode="External"/><Relationship Id="rId1114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8109826" TargetMode="External"/><Relationship Id="rId1115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/0" TargetMode="External"/><Relationship Id="rId1116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8109832" TargetMode="External"/><Relationship Id="rId1117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8109831" TargetMode="External"/><Relationship Id="rId1118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7751129" TargetMode="External"/><Relationship Id="rId1119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7887545" TargetMode="External"/><Relationship Id="rId1120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7745917" TargetMode="External"/><Relationship Id="rId1121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8100900" TargetMode="External"/><Relationship Id="rId1122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7986356" TargetMode="External"/><Relationship Id="rId1123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/0" TargetMode="External"/><Relationship Id="rId1124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7987521" TargetMode="External"/><Relationship Id="rId1125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7871566" TargetMode="External"/><Relationship Id="rId1126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8073863" TargetMode="External"/><Relationship Id="rId1127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8080304" TargetMode="External"/><Relationship Id="rId1128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/0" TargetMode="External"/><Relationship Id="rId1129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7750075" TargetMode="External"/><Relationship Id="rId1130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7987420" TargetMode="External"/><Relationship Id="rId1131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7751322" TargetMode="External"/><Relationship Id="rId1132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6813315" TargetMode="External"/><Relationship Id="rId1133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6813315" TargetMode="External"/><Relationship Id="rId1134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8092566" TargetMode="External"/><Relationship Id="rId1135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7805283" TargetMode="External"/><Relationship Id="rId1136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8109798" TargetMode="External"/><Relationship Id="rId1137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7806772" TargetMode="External"/><Relationship Id="rId1138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8085195" TargetMode="External"/><Relationship Id="rId1139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/0" TargetMode="External"/><Relationship Id="rId1140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/0" TargetMode="External"/><Relationship Id="rId1141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/0" TargetMode="External"/><Relationship Id="rId1142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/0" TargetMode="External"/><Relationship Id="rId1143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8036383" TargetMode="External"/><Relationship Id="rId1144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8036383" TargetMode="External"/><Relationship Id="rId1145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7750073" TargetMode="External"/><Relationship Id="rId1146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6769433" TargetMode="External"/><Relationship Id="rId1147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8101967" TargetMode="External"/><Relationship Id="rId1148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8106620" TargetMode="External"/><Relationship Id="rId1149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8109827" TargetMode="External"/><Relationship Id="rId1150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8109833" TargetMode="External"/><Relationship Id="rId1151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8110181" TargetMode="External"/><Relationship Id="rId1152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8110181" TargetMode="External"/><Relationship Id="rId1153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7541511" TargetMode="External"/><Relationship Id="rId1154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8116477" TargetMode="External"/><Relationship Id="rId1155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7986358" TargetMode="External"/><Relationship Id="rId1156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6788548" TargetMode="External"/><Relationship Id="rId1157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6857757" TargetMode="External"/><Relationship Id="rId1158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7750132" TargetMode="External"/><Relationship Id="rId1159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7989350" TargetMode="External"/><Relationship Id="rId1160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8180058" TargetMode="External"/><Relationship Id="rId1161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8180591" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6789280" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6789339" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6789341" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6789342" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6789284" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6789345" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6789346" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6790054" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7750148" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7750228" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8108278" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7746080" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7667064" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7751155" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7751235" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6788015" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7667678" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7667678" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6790057" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6791892" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6791893" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6800198" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7750226" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6789021" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6770457" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7751098" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8041426" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6777471" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6789024" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7751115" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7751295" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7688960" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7751317" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7751318" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7751319" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6770309" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7745916" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6769082" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6770312" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6808944" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6809021" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6809023" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6812782" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6812859" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6789133" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6813315" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6813319" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6769031" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6769141" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6814633" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6814710" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6814711" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6769083" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6855950" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6770395" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7750057" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7751092" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7751093" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6769038" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7751325" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7975668" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7667882" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6856136" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6856139" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6856140" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6857660" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6857662" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6857665" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6857756" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6767032" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6857758" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6857844" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6857930" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6857931" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6769154" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6788547" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6792366" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6782589" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6788969" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8080305" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8080304" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6857933" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6860606" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6787963" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7611375" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8111189" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6782589" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7611371" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7975669" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8093792" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8080320" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7604239" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8092539" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8080323" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8087076" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7611550" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8080326" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7611202" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7611552" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8080333" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8087088" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8080424" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6847547" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7975653" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8080425" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6855861" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8080428" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7879782" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7879785" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7750084" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7975654" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8080663" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8080664" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8080666" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7875771" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7806772" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7698677" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8100590" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7987165" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7751214" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8081656" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7987166" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7751231" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7751236" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7987168" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7963135" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7875723" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6793190" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6793191" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6800254" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6856044" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7750081" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7746051" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7750271" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7688514" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7678881" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7751152" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6768200" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8085058" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7315507" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7751164" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7751201" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7751218" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7746053" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6856048" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6773626" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7750087" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7750088" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7750091" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7750092" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7750098" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7750099" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7750151" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7751227" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7746085" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7670064" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7751326" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7751331" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/0" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7750107" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6769155" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6777807" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7750106" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7750108" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7750104" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6767019" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6769029" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6767023" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6789023" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7751166" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6770394" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6770393" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7751167" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7751168" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6770393" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6782630" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6768257" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7746058" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7750103" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6769935" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7750110" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6789076" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7750112" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6768881" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7750113" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6768904" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7751114" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6768351" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7667505" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/0" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7669084" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6780159" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7737370" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6777405" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6777499" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6769039" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6769437" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6768230" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6777464" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7692360" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7750109" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6769085" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6768909" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6769476" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6780152" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6782228" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6782231" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7809792" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7751136" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/0" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7750124" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7750124" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7671808" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7739373" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6987336" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6769937" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7751206" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7734712" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7747388" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6770463" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7750126" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7694666" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7750127" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6883382" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7297095" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7750128" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7750129" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6770398" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7678289" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7750130" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6780130" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7541511" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7750131" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7750132" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7746088" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7750133" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7750134" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7985602" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7750135" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7750137" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6769034" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7704262" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7750138" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7750143" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7750140" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7669793" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7667016" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7750141" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7750142" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7735189" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7751113" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7705904" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6770396" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7751186" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6777539" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7737294" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6777472" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6789079" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7695118" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6764925" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6764928" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7750154" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7750183" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6769438" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7751302" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6769163" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7689099" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6788601" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7751294" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6773689" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7751302" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6769081" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7751334" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7751340" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7751339" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7702411" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7751342" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7989352" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6789082" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6769473" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7297100" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6789081" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7750256" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7750257" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7750258" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7750259" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6943413" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7705072" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7750260" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7750261" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7670935" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7750262" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/0" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7989352" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7750263" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7750264" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7745480" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7750265" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7750266" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7750267" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7690696" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6777402" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/0" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7679957" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6831765" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6833177" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6841584" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6841588" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8015281" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7750321" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6860958" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7986352" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7986353" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8109800" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8109812" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8109817" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7678739" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7750280" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8109819" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7750281" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7673335" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8092572" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7751082" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8092571" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7751082" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8109824" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7750286" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8079200" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7735180" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7986354" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7986372" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7751129" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7887545" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7751150" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7751197" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7751215" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7986355" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/0" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7887543" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7751322" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7669947" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6870167" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6788013" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6789244" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6789244" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6789080" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6941139" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7750403" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7750404" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6870167" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7748727" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7748728" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6788603" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7750405" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7750406" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6987512" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6770468" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/0" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/0" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/0" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6847640" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6847637" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7871564" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7871568" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7750061" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7871523" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7751078" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7871576" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7871524" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7871525" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7672364" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7871559" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7750412" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6861050" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7751101" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7748733" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7751116" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/0" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7667014" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7871553" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7871528" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7871571" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7871577" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6777470" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7751223" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7987525" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7751296" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/0" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/0" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7751332" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7315502" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7871530" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/0" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7871531" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6791951" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/0" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7751088" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6769441" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6777488" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6768903" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6768228" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7751089" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6777410" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/0" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7751134" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6788014" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6769440" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7751159" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7751160" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6787964" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/0" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/0" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6800804" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6769149" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6769149" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6770460" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8086815" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8086814" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/0" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7750289" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6767024" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8086817" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8086818" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8086819" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6769471" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7703485" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8100152" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8086820" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8086821" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/0" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/0" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6770405" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7751321" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7679462" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6768902" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6793133" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6793186" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6793188" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6768204" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6796122" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6770458" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/0" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/0" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7751102" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6789247" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7751110" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6782631" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/0" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/0" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6951087" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6777819" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6777819" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7750064" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7750062" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6768875" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6768874" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6768876" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7750068" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7750065" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7750066" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6769087" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7750072" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7751103" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6789134" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7751105" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6769159" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7745919" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6870168" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/0" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7748714" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8085187" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8085188" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/0" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/0" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7875758" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/0" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7875757" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/0" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/0" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7820265" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/0" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/0" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/0" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7796632" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7825178" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/0" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7875774" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7871370" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7875773" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7875772" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7867773" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/0" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/0" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/0" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7987414" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7987415" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7828064" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7987416" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7987390" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7703482" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7703482" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7987419" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7875753" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/0" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7875742" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7875741" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7875724" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6768877" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6791946" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6769140" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6800253" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6769142" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7751099" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6780273" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7679083" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7668132" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7735152" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6777483" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6870068" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7751195" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7748734" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6883130" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7751293" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7748735" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6782625" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7881514" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/0" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/0" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7881490" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/0" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/0" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6831599" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7825257" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7987170" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6846484" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6846534" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6847542" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/0" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7750070" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8084303" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7750288" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7987171" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/0" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/0" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/0" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7751126" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7751124" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7751125" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7987175" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7987176" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7987177" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6865558" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7749226" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/0" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/0" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6987511" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7987356" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7751216" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/0" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7987526" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/0" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7751327" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7747539" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/0" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7825175" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7858737" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/0" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/0" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/0" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/0" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6808942" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6789187" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6946683" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6768237" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7750419" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7603840" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7604065" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6941004" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7603839" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7602062" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6769030" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7546425" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7607995" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7603892" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7603889" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7604068" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7604243" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6902677" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7604119" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7604067" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6870070" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6769144" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6800864" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6800864" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6681724" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8098422" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6800864" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6681939" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6681723" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6681642" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6681721" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8092557" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8092555" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8092556" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7611018" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8092558" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8092559" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8092561" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6681486" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8092560" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6681876" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6681571" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8092562" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6681570" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8092564" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8092563" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6681876" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7603465" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7825251" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/0" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7751130" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/0" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7751146" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7751148" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7751147" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7667506" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6789075" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6946548" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7751178" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7692362" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7751184" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7751185" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7701083" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6782590" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6778460" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6777412" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6943547" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6787809" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/0" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7987421" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/0" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/0" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7975012" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7975009" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/0" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/0" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/0" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/0" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/0" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/0" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/0" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/0" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/0" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/0" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6831434" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6833171" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/0" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6841586" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6856038" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6856039" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/0" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/0" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/0" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/0" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7750417" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7986371" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7737708" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7751123" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7751128" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7986373" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7698111" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7751170" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7751171" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7751172" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/0" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7751188" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/0" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/0" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/0" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7986378" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7751283" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7984683" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/0" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/0" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8106618" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6831684" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6833172" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6833172" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8106619" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6855949" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/0" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7750076" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8061970" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7751079" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7750287" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/0" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/0" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/0" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/0" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/0" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/0" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/0" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7751173" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7751173" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7751173" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7735177" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7751305" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6791953" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6768229" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7751174" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6768201" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7751181" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/0" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/0" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6769148" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7751225" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6789135" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7704596" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6788968" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6788549" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/0" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7305372" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6770409" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7740837" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6769029" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7750069" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/0" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/0" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7750414" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6769461" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6769472" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7751117" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7751156" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/0" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7735183" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7735182" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/0" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7679468" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7751203" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6768901" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/0" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/0" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7751307" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/0" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7740837" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6778465" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/0" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/0" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/0" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7881494" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7881491" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6790108" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7750401" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/0" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/0" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7735157" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7751121" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7690223" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7751122" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/0" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/0" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7751136" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6782593" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7748701" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6769404" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7748702" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6773567" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7751233" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/0" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6777536" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/0" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6831436" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6831685" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6833182" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7750060" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7690530" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/0" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7751308" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7751137" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7751154" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7986359" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7751189" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7667025" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/0" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7751292" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7315503" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7749228" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7986362" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7751330" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6792005" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6768359" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6770430" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6770445" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/0" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6782624" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/0" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7740838" TargetMode="External"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7679472" TargetMode="External"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/0" TargetMode="External"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/0" TargetMode="External"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/0" TargetMode="External"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6768226" TargetMode="External"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6788964" TargetMode="External"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/0" TargetMode="External"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7751219" TargetMode="External"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7751221" TargetMode="External"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7751220" TargetMode="External"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/0" TargetMode="External"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6768867" TargetMode="External"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/0" TargetMode="External"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/0" TargetMode="External"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/0" TargetMode="External"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/0" TargetMode="External"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6769162" TargetMode="External"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6791952" TargetMode="External"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6800196" TargetMode="External"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6800197" TargetMode="External"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6800804" TargetMode="External"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7749221" TargetMode="External"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7750058" TargetMode="External"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6943546" TargetMode="External"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6768215" TargetMode="External"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7750420" TargetMode="External"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7751158" TargetMode="External"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6883638" TargetMode="External"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/0" TargetMode="External"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6780282" TargetMode="External"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7688859" TargetMode="External"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6769444" TargetMode="External"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7701257" TargetMode="External"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6778462" TargetMode="External"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/0" TargetMode="External"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7751328" TargetMode="External"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7305301" TargetMode="External"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/0" TargetMode="External"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6777469" TargetMode="External"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6777469" TargetMode="External"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7751106" TargetMode="External"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7751107" TargetMode="External"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6777534" TargetMode="External"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6769475" TargetMode="External"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7751175" TargetMode="External"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6787757" TargetMode="External"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7751176" TargetMode="External"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7751177" TargetMode="External"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7669616" TargetMode="External"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7751217" TargetMode="External"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6777492" TargetMode="External"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7751228" TargetMode="External"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6777495" TargetMode="External"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6946682" TargetMode="External"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/0" TargetMode="External"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6831603" TargetMode="External"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6831603" TargetMode="External"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7853752" TargetMode="External"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7975447" TargetMode="External"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7750277" TargetMode="External"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6870071" TargetMode="External"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7750418" TargetMode="External"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7751091" TargetMode="External"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7975448" TargetMode="External"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/0" TargetMode="External"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/0" TargetMode="External"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7701174" TargetMode="External"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7975008" TargetMode="External"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7751151" TargetMode="External"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/0" TargetMode="External"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7704480" TargetMode="External"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7975010" TargetMode="External"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7820265" TargetMode="External"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7297092" TargetMode="External"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7751161" TargetMode="External"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7751162" TargetMode="External"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7751163" TargetMode="External"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7975015" TargetMode="External"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7751198" TargetMode="External"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/0" TargetMode="External"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/0" TargetMode="External"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7666369" TargetMode="External"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7751290" TargetMode="External"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7751300" TargetMode="External"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7751343" TargetMode="External"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7750053" TargetMode="External"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7735203" TargetMode="External"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7750050" TargetMode="External"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7750052" TargetMode="External"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7750054" TargetMode="External"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7750053" TargetMode="External"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7750056" TargetMode="External"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7702346" TargetMode="External"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7751190" TargetMode="External"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7751191" TargetMode="External"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7751192" TargetMode="External"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6782629" TargetMode="External"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7751193" TargetMode="External"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6777477" TargetMode="External"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/0" TargetMode="External"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6777478" TargetMode="External"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7751206" TargetMode="External"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7751208" TargetMode="External"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7751209" TargetMode="External"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6902675" TargetMode="External"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7743614" TargetMode="External"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7673023" TargetMode="External"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7743614" TargetMode="External"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6941138" TargetMode="External"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7751213" TargetMode="External"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/0" TargetMode="External"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/0" TargetMode="External"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7682367" TargetMode="External"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7984693" TargetMode="External"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7682367" TargetMode="External"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7984697" TargetMode="External"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7984704" TargetMode="External"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/0" TargetMode="External"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/0" TargetMode="External"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7750085" TargetMode="External"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7984707" TargetMode="External"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7984709" TargetMode="External"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7751109" TargetMode="External"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7682698" TargetMode="External"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7881510" TargetMode="External"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/0" TargetMode="External"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7747537" TargetMode="External"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/0" TargetMode="External"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/0" TargetMode="External"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7751222" TargetMode="External"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/0" TargetMode="External"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/0" TargetMode="External"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7881495" TargetMode="External"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7751284" TargetMode="External"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7682367" TargetMode="External"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7751285" TargetMode="External"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7682367" TargetMode="External"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7984694" TargetMode="External"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7984695" TargetMode="External"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7704353" TargetMode="External"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7682367" TargetMode="External"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7682367" TargetMode="External"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7751288" TargetMode="External"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7745566" TargetMode="External"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/0" TargetMode="External"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7668623" TargetMode="External"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7751304" TargetMode="External"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7743590" TargetMode="External"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7984711" TargetMode="External"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7667686" TargetMode="External"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/0" TargetMode="External"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7984712" TargetMode="External"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7984713" TargetMode="External"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7751358" TargetMode="External"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7881499" TargetMode="External"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/0" TargetMode="External"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7871574" TargetMode="External"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/0" TargetMode="External"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7871580" TargetMode="External"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6846565" TargetMode="External"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7974996" TargetMode="External"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6856042" TargetMode="External"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/0" TargetMode="External"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7689852" TargetMode="External"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7751118" TargetMode="External"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7751120" TargetMode="External"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6861051" TargetMode="External"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7751179" TargetMode="External"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7751226" TargetMode="External"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7984679" TargetMode="External"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7667038" TargetMode="External"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7749366" TargetMode="External"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7751314" TargetMode="External"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7749229" TargetMode="External"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7705905" TargetMode="External"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7751315" TargetMode="External"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7693085" TargetMode="External"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7692361" TargetMode="External"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7750059" TargetMode="External"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8038401" TargetMode="External"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7750227" TargetMode="External"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7751090" TargetMode="External"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7751097" TargetMode="External"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6777403" TargetMode="External"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7591719" TargetMode="External"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6769474" TargetMode="External"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7591545" TargetMode="External"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7591546" TargetMode="External"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6902548" TargetMode="External"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7666692" TargetMode="External"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7751299" TargetMode="External"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/0" TargetMode="External"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7751298" TargetMode="External"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7751323" TargetMode="External"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7682577" TargetMode="External"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7734977" TargetMode="External"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7751324" TargetMode="External"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6780276" TargetMode="External"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7984708" TargetMode="External"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/0" TargetMode="External"/><Relationship Id="rId998" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/0" TargetMode="External"/><Relationship Id="rId999" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8036425" TargetMode="External"/><Relationship Id="rId1000" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7987522" TargetMode="External"/><Relationship Id="rId1001" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7987524" TargetMode="External"/><Relationship Id="rId1002" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7871526" TargetMode="External"/><Relationship Id="rId1003" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7871527" TargetMode="External"/><Relationship Id="rId1004" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/0" TargetMode="External"/><Relationship Id="rId1005" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7987515" TargetMode="External"/><Relationship Id="rId1006" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7987514" TargetMode="External"/><Relationship Id="rId1007" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/0" TargetMode="External"/><Relationship Id="rId1008" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6831431" TargetMode="External"/><Relationship Id="rId1009" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/0" TargetMode="External"/><Relationship Id="rId1010" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6831764" TargetMode="External"/><Relationship Id="rId1011" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7858723" TargetMode="External"/><Relationship Id="rId1012" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6833278" TargetMode="External"/><Relationship Id="rId1013" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/0" TargetMode="External"/><Relationship Id="rId1014" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/0" TargetMode="External"/><Relationship Id="rId1015" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7866046" TargetMode="External"/><Relationship Id="rId1016" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/0" TargetMode="External"/><Relationship Id="rId1017" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7751139" TargetMode="External"/><Relationship Id="rId1018" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7751157" TargetMode="External"/><Relationship Id="rId1019" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7751187" TargetMode="External"/><Relationship Id="rId1020" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7751196" TargetMode="External"/><Relationship Id="rId1021" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7751199" TargetMode="External"/><Relationship Id="rId1022" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7751200" TargetMode="External"/><Relationship Id="rId1023" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6946547" TargetMode="External"/><Relationship Id="rId1024" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/0" TargetMode="External"/><Relationship Id="rId1025" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/0" TargetMode="External"/><Relationship Id="rId1026" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/0" TargetMode="External"/><Relationship Id="rId1027" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7751297" TargetMode="External"/><Relationship Id="rId1028" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7751312" TargetMode="External"/><Relationship Id="rId1029" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/0" TargetMode="External"/><Relationship Id="rId1030" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7805273" TargetMode="External"/><Relationship Id="rId1031" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7751336" TargetMode="External"/><Relationship Id="rId1032" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7805267" TargetMode="External"/><Relationship Id="rId1033" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7805269" TargetMode="External"/><Relationship Id="rId1034" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7805272" TargetMode="External"/><Relationship Id="rId1035" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7805284" TargetMode="External"/><Relationship Id="rId1036" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7805279" TargetMode="External"/><Relationship Id="rId1037" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7805292" TargetMode="External"/><Relationship Id="rId1038" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6769084" TargetMode="External"/><Relationship Id="rId1039" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/0" TargetMode="External"/><Relationship Id="rId1040" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6770444" TargetMode="External"/><Relationship Id="rId1041" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6770444" TargetMode="External"/><Relationship Id="rId1042" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7751232" TargetMode="External"/><Relationship Id="rId1043" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6770459" TargetMode="External"/><Relationship Id="rId1044" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6769033" TargetMode="External"/><Relationship Id="rId1045" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8108072" TargetMode="External"/><Relationship Id="rId1046" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8108059" TargetMode="External"/><Relationship Id="rId1047" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8072358" TargetMode="External"/><Relationship Id="rId1048" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7751347" TargetMode="External"/><Relationship Id="rId1049" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7751348" TargetMode="External"/><Relationship Id="rId1050" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7751349" TargetMode="External"/><Relationship Id="rId1051" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8072361" TargetMode="External"/><Relationship Id="rId1052" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8072360" TargetMode="External"/><Relationship Id="rId1053" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7751353" TargetMode="External"/><Relationship Id="rId1054" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8072357" TargetMode="External"/><Relationship Id="rId1055" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/0" TargetMode="External"/><Relationship Id="rId1056" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6782616" TargetMode="External"/><Relationship Id="rId1057" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6768259" TargetMode="External"/><Relationship Id="rId1058" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/0" TargetMode="External"/><Relationship Id="rId1059" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/0" TargetMode="External"/><Relationship Id="rId1060" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/0" TargetMode="External"/><Relationship Id="rId1061" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7751337" TargetMode="External"/><Relationship Id="rId1062" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6782634" TargetMode="External"/><Relationship Id="rId1063" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7750152" TargetMode="External"/><Relationship Id="rId1064" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7703481" TargetMode="External"/><Relationship Id="rId1065" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7692368" TargetMode="External"/><Relationship Id="rId1066" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6768252" TargetMode="External"/><Relationship Id="rId1067" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7608164" TargetMode="External"/><Relationship Id="rId1068" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6681486" TargetMode="External"/><Relationship Id="rId1069" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6681570" TargetMode="External"/><Relationship Id="rId1070" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/0" TargetMode="External"/><Relationship Id="rId1071" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7751173" TargetMode="External"/><Relationship Id="rId1072" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6767031" TargetMode="External"/><Relationship Id="rId1073" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6778518" TargetMode="External"/><Relationship Id="rId1074" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7751182" TargetMode="External"/><Relationship Id="rId1075" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6788598" TargetMode="External"/><Relationship Id="rId1076" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7751224" TargetMode="External"/><Relationship Id="rId1077" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7751202" TargetMode="External"/><Relationship Id="rId1078" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7748704" TargetMode="External"/><Relationship Id="rId1079" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7751221" TargetMode="External"/><Relationship Id="rId1080" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7668815" TargetMode="External"/><Relationship Id="rId1081" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7689548" TargetMode="External"/><Relationship Id="rId1082" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7740826" TargetMode="External"/><Relationship Id="rId1083" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7751163" TargetMode="External"/><Relationship Id="rId1084" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7751163" TargetMode="External"/><Relationship Id="rId1085" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7984698" TargetMode="External"/><Relationship Id="rId1086" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7749371" TargetMode="External"/><Relationship Id="rId1087" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7591721" TargetMode="External"/><Relationship Id="rId1088" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7805274" TargetMode="External"/><Relationship Id="rId1089" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8100589" TargetMode="External"/><Relationship Id="rId1090" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/0" TargetMode="External"/><Relationship Id="rId1091" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8109803" TargetMode="External"/><Relationship Id="rId1092" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8109810" TargetMode="External"/><Relationship Id="rId1093" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8092571" TargetMode="External"/><Relationship Id="rId1094" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8109827" TargetMode="External"/><Relationship Id="rId1095" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7750285" TargetMode="External"/><Relationship Id="rId1096" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/0" TargetMode="External"/><Relationship Id="rId1097" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/0" TargetMode="External"/><Relationship Id="rId1098" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7734712" TargetMode="External"/><Relationship Id="rId1099" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8038296" TargetMode="External"/><Relationship Id="rId1100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8038305" TargetMode="External"/><Relationship Id="rId1101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7691214" TargetMode="External"/><Relationship Id="rId1102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8110181" TargetMode="External"/><Relationship Id="rId1103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/0" TargetMode="External"/><Relationship Id="rId1104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7858641" TargetMode="External"/><Relationship Id="rId1105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/0" TargetMode="External"/><Relationship Id="rId1106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/0" TargetMode="External"/><Relationship Id="rId1107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7748732" TargetMode="External"/><Relationship Id="rId1108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/0" TargetMode="External"/><Relationship Id="rId1109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7796578" TargetMode="External"/><Relationship Id="rId1110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7796577" TargetMode="External"/><Relationship Id="rId1111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7667686" TargetMode="External"/><Relationship Id="rId1112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8072356" TargetMode="External"/><Relationship Id="rId1113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8072363" TargetMode="External"/><Relationship Id="rId1114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8109826" TargetMode="External"/><Relationship Id="rId1115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/0" TargetMode="External"/><Relationship Id="rId1116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8109832" TargetMode="External"/><Relationship Id="rId1117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8109831" TargetMode="External"/><Relationship Id="rId1118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7751129" TargetMode="External"/><Relationship Id="rId1119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7887545" TargetMode="External"/><Relationship Id="rId1120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7745917" TargetMode="External"/><Relationship Id="rId1121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8100900" TargetMode="External"/><Relationship Id="rId1122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7986356" TargetMode="External"/><Relationship Id="rId1123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/0" TargetMode="External"/><Relationship Id="rId1124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7987521" TargetMode="External"/><Relationship Id="rId1125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7871566" TargetMode="External"/><Relationship Id="rId1126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8073863" TargetMode="External"/><Relationship Id="rId1127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8080304" TargetMode="External"/><Relationship Id="rId1128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/0" TargetMode="External"/><Relationship Id="rId1129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7750075" TargetMode="External"/><Relationship Id="rId1130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7987420" TargetMode="External"/><Relationship Id="rId1131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7751322" TargetMode="External"/><Relationship Id="rId1132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6813315" TargetMode="External"/><Relationship Id="rId1133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6813315" TargetMode="External"/><Relationship Id="rId1134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8092566" TargetMode="External"/><Relationship Id="rId1135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7805283" TargetMode="External"/><Relationship Id="rId1136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8109798" TargetMode="External"/><Relationship Id="rId1137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7806772" TargetMode="External"/><Relationship Id="rId1138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8085195" TargetMode="External"/><Relationship Id="rId1139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/0" TargetMode="External"/><Relationship Id="rId1140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/0" TargetMode="External"/><Relationship Id="rId1141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/0" TargetMode="External"/><Relationship Id="rId1142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/0" TargetMode="External"/><Relationship Id="rId1143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8036383" TargetMode="External"/><Relationship Id="rId1144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8036383" TargetMode="External"/><Relationship Id="rId1145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7750073" TargetMode="External"/><Relationship Id="rId1146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6769433" TargetMode="External"/><Relationship Id="rId1147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8101967" TargetMode="External"/><Relationship Id="rId1148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8106620" TargetMode="External"/><Relationship Id="rId1149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8109827" TargetMode="External"/><Relationship Id="rId1150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8109833" TargetMode="External"/><Relationship Id="rId1151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8110181" TargetMode="External"/><Relationship Id="rId1152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8110181" TargetMode="External"/><Relationship Id="rId1153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7541511" TargetMode="External"/><Relationship Id="rId1154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8116477" TargetMode="External"/><Relationship Id="rId1155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7986358" TargetMode="External"/><Relationship Id="rId1156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6788548" TargetMode="External"/><Relationship Id="rId1157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6857757" TargetMode="External"/><Relationship Id="rId1158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7750132" TargetMode="External"/><Relationship Id="rId1159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7989350" TargetMode="External"/><Relationship Id="rId1160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8180058" TargetMode="External"/><Relationship Id="rId1161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8180591" TargetMode="External"/><Relationship Id="rId1162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7993010" TargetMode="External"/><Relationship Id="rId1163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8215386" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:B1162"/>
+  <dimension ref="A1:B1164"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="20.7109375" customWidth="1"/>
     <col min="2" max="2" width="20.7109375" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="2" spans="1:2">
       <c r="A2" t="s">
         <v>2</v>
       </c>
       <c r="B2" s="2" t="s">
         <v>3</v>
       </c>
     </row>
@@ -15915,50 +15927,66 @@
         <v>463</v>
       </c>
     </row>
     <row r="1160" spans="1:2">
       <c r="A1160" t="s">
         <v>2075</v>
       </c>
       <c r="B1160" s="2" t="s">
         <v>2076</v>
       </c>
     </row>
     <row r="1161" spans="1:2">
       <c r="A1161" t="s">
         <v>1527</v>
       </c>
       <c r="B1161" s="2" t="s">
         <v>2077</v>
       </c>
     </row>
     <row r="1162" spans="1:2">
       <c r="A1162" t="s">
         <v>2078</v>
       </c>
       <c r="B1162" s="2" t="s">
         <v>2079</v>
+      </c>
+    </row>
+    <row r="1163" spans="1:2">
+      <c r="A1163" t="s">
+        <v>2080</v>
+      </c>
+      <c r="B1163" s="2" t="s">
+        <v>2081</v>
+      </c>
+    </row>
+    <row r="1164" spans="1:2">
+      <c r="A1164" t="s">
+        <v>2082</v>
+      </c>
+      <c r="B1164" s="2" t="s">
+        <v>2083</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B2" r:id="rId1"/>
     <hyperlink ref="B3" r:id="rId2"/>
     <hyperlink ref="B4" r:id="rId3"/>
     <hyperlink ref="B5" r:id="rId4"/>
     <hyperlink ref="B6" r:id="rId5"/>
     <hyperlink ref="B7" r:id="rId6"/>
     <hyperlink ref="B8" r:id="rId7"/>
     <hyperlink ref="B9" r:id="rId8"/>
     <hyperlink ref="B10" r:id="rId9"/>
     <hyperlink ref="B11" r:id="rId10"/>
     <hyperlink ref="B12" r:id="rId11"/>
     <hyperlink ref="B13" r:id="rId12"/>
     <hyperlink ref="B14" r:id="rId13"/>
     <hyperlink ref="B15" r:id="rId14"/>
     <hyperlink ref="B16" r:id="rId15"/>
     <hyperlink ref="B17" r:id="rId16"/>
     <hyperlink ref="B18" r:id="rId17"/>
     <hyperlink ref="B19" r:id="rId18"/>
     <hyperlink ref="B20" r:id="rId19"/>
     <hyperlink ref="B21" r:id="rId20"/>
     <hyperlink ref="B22" r:id="rId21"/>
@@ -17080,50 +17108,52 @@
     <hyperlink ref="B1138" r:id="rId1137"/>
     <hyperlink ref="B1139" r:id="rId1138"/>
     <hyperlink ref="B1140" r:id="rId1139"/>
     <hyperlink ref="B1141" r:id="rId1140"/>
     <hyperlink ref="B1142" r:id="rId1141"/>
     <hyperlink ref="B1143" r:id="rId1142"/>
     <hyperlink ref="B1144" r:id="rId1143"/>
     <hyperlink ref="B1145" r:id="rId1144"/>
     <hyperlink ref="B1146" r:id="rId1145"/>
     <hyperlink ref="B1147" r:id="rId1146"/>
     <hyperlink ref="B1148" r:id="rId1147"/>
     <hyperlink ref="B1149" r:id="rId1148"/>
     <hyperlink ref="B1150" r:id="rId1149"/>
     <hyperlink ref="B1151" r:id="rId1150"/>
     <hyperlink ref="B1152" r:id="rId1151"/>
     <hyperlink ref="B1153" r:id="rId1152"/>
     <hyperlink ref="B1154" r:id="rId1153"/>
     <hyperlink ref="B1155" r:id="rId1154"/>
     <hyperlink ref="B1156" r:id="rId1155"/>
     <hyperlink ref="B1157" r:id="rId1156"/>
     <hyperlink ref="B1158" r:id="rId1157"/>
     <hyperlink ref="B1159" r:id="rId1158"/>
     <hyperlink ref="B1160" r:id="rId1159"/>
     <hyperlink ref="B1161" r:id="rId1160"/>
     <hyperlink ref="B1162" r:id="rId1161"/>
+    <hyperlink ref="B1163" r:id="rId1162"/>
+    <hyperlink ref="B1164" r:id="rId1163"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>