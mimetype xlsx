--- v1 (2026-06-29)
+++ v2 (2026-09-24)
@@ -522,81 +522,81 @@
   <si>
     <t>N0024</t>
   </si>
   <si>
     <t>Soeropranoto</t>
   </si>
   <si>
     <t>Sadrach</t>
   </si>
   <si>
     <t>https://www.nak-zentralarchiv.de/db/6465639</t>
   </si>
   <si>
     <t>N0025</t>
   </si>
   <si>
     <t>Jacobs</t>
   </si>
   <si>
     <t>Johan Gerard Robert</t>
   </si>
   <si>
     <t>24.05.1899</t>
   </si>
   <si>
-    <t>https://www.nak-zentralarchiv.de/db/6465641</t>
+    <t>https://www.nak-zentralarchiv.de/db/8195173</t>
   </si>
   <si>
     <t>N0026</t>
   </si>
   <si>
     <t>Faber</t>
   </si>
   <si>
     <t>Sietse</t>
   </si>
   <si>
     <t>16.09.1900</t>
   </si>
   <si>
-    <t>https://www.nak-zentralarchiv.de/db/6465675</t>
+    <t>https://www.nak-zentralarchiv.de/db/8195174</t>
   </si>
   <si>
     <t>N0027</t>
   </si>
   <si>
     <t>Mierau</t>
   </si>
   <si>
     <t>Friedrich Eduard</t>
   </si>
   <si>
     <t>14.04.1901</t>
   </si>
   <si>
-    <t>https://www.nak-zentralarchiv.de/db/6465676</t>
+    <t>https://www.nak-zentralarchiv.de/db/8195175</t>
   </si>
   <si>
     <t>N0028</t>
   </si>
   <si>
     <t>Bornemann</t>
   </si>
   <si>
     <t>Ernst Heinrich</t>
   </si>
   <si>
     <t>06.04.1902</t>
   </si>
   <si>
     <t>https://www.nak-zentralarchiv.de/db/424913</t>
   </si>
   <si>
     <t>N0029</t>
   </si>
   <si>
     <t>Bock</t>
   </si>
   <si>
     <t>22.10.1905</t>
   </si>
@@ -11205,51 +11205,51 @@
   <si>
     <t>André Masesa</t>
   </si>
   <si>
     <t>https://www.nak-zentralarchiv.de/db/8191395</t>
   </si>
   <si>
     <t>N0860</t>
   </si>
   <si>
     <t>Mpolola</t>
   </si>
   <si>
     <t>André Imongo</t>
   </si>
   <si>
     <t>https://www.nak-zentralarchiv.de/db/8191376</t>
   </si>
   <si>
     <t>N0861</t>
   </si>
   <si>
     <t>Tshimanga</t>
   </si>
   <si>
-    <t>Ashile Bashisha</t>
+    <t>Achile Bashisha</t>
   </si>
   <si>
     <t>https://www.nak-zentralarchiv.de/db/8191377</t>
   </si>
   <si>
     <t>N0862</t>
   </si>
   <si>
     <t>Pascual</t>
   </si>
   <si>
     <t>14.12.2014</t>
   </si>
   <si>
     <t>https://www.nak-zentralarchiv.de/db/8191378</t>
   </si>
   <si>
     <t>N0863</t>
   </si>
   <si>
     <t>Deubel</t>
   </si>
   <si>
     <t>21.12.2014</t>
   </si>
@@ -12402,51 +12402,51 @@
   <si>
     <t>Prem Mohan</t>
   </si>
   <si>
     <t>18.11.2018</t>
   </si>
   <si>
     <t>https://www.nak-zentralarchiv.de/db/8191103</t>
   </si>
   <si>
     <t>N0955</t>
   </si>
   <si>
     <t>Samuel Handojo</t>
   </si>
   <si>
     <t>https://www.nak-zentralarchiv.de/db/8191104</t>
   </si>
   <si>
     <t>N0956</t>
   </si>
   <si>
     <t>Wittich</t>
   </si>
   <si>
-    <t>Ralph</t>
+    <t>Ralph Jürgen</t>
   </si>
   <si>
     <t>23.12.2018</t>
   </si>
   <si>
     <t>https://www.nak-zentralarchiv.de/db/8191105</t>
   </si>
   <si>
     <t>N0957</t>
   </si>
   <si>
     <t>Ayidaana Atinga</t>
   </si>
   <si>
     <t>27.01.2019</t>
   </si>
   <si>
     <t>https://www.nak-zentralarchiv.de/db/8191106</t>
   </si>
   <si>
     <t>N0958</t>
   </si>
   <si>
     <t>Kuada</t>
   </si>
@@ -13557,54 +13557,54 @@
   <si>
     <t>Embumbwa</t>
   </si>
   <si>
     <t>Roberto João</t>
   </si>
   <si>
     <t>https://www.nak-zentralarchiv.de/db/7960200</t>
   </si>
   <si>
     <t>N1047</t>
   </si>
   <si>
     <t>Lufungula</t>
   </si>
   <si>
     <t>João Albert</t>
   </si>
   <si>
     <t>https://www.nak-zentralarchiv.de/db/7960201</t>
   </si>
   <si>
     <t>N1048</t>
   </si>
   <si>
-    <t>Nsiadiolanda Kalayowaku</t>
-[...2 lines deleted...]
-    <t>João</t>
+    <t>Nsiadiolanda</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Kalayowaku João </t>
   </si>
   <si>
     <t>https://www.nak-zentralarchiv.de/db/7960202</t>
   </si>
   <si>
     <t>N1049</t>
   </si>
   <si>
     <t>Pereira Neto Barros dos Anjos</t>
   </si>
   <si>
     <t>https://www.nak-zentralarchiv.de/db/7960203</t>
   </si>
   <si>
     <t>N1050</t>
   </si>
   <si>
     <t>Freddie E.</t>
   </si>
   <si>
     <t>15.10.2022</t>
   </si>
   <si>
     <t>https://www.nak-zentralarchiv.de/db/8190980</t>
   </si>
@@ -14523,51 +14523,51 @@
   <si>
     <t>20.04.2025</t>
   </si>
   <si>
     <t>https://www.nak-zentralarchiv.de/db/8137158</t>
   </si>
   <si>
     <t>N1126</t>
   </si>
   <si>
     <t>Volkwyn</t>
   </si>
   <si>
     <t>Eugene</t>
   </si>
   <si>
     <t>https://www.nak-zentralarchiv.de/db/8137159</t>
   </si>
   <si>
     <t>N1127</t>
   </si>
   <si>
     <t>Wyngaard, van</t>
   </si>
   <si>
-    <t>Shaun</t>
+    <t>Shaun Conrad</t>
   </si>
   <si>
     <t>https://www.nak-zentralarchiv.de/db/8137161</t>
   </si>
   <si>
     <t>N1128</t>
   </si>
   <si>
     <t>Bobi</t>
   </si>
   <si>
     <t>Emmanuel Mwanama</t>
   </si>
   <si>
     <t>20.07.2025</t>
   </si>
   <si>
     <t>https://www.nak-zentralarchiv.de/db/8140939</t>
   </si>
   <si>
     <t>N1129</t>
   </si>
   <si>
     <t>Elalungu</t>
   </si>
@@ -14673,66 +14673,66 @@
   <si>
     <t>Frempong</t>
   </si>
   <si>
     <t>https://www.nak-zentralarchiv.de/db/8155274</t>
   </si>
   <si>
     <t>N1136</t>
   </si>
   <si>
     <t>Kundilisik</t>
   </si>
   <si>
     <t>Nicky</t>
   </si>
   <si>
     <t>31.08.2025</t>
   </si>
   <si>
     <t>https://www.nak-zentralarchiv.de/db/8161872</t>
   </si>
   <si>
     <t>N1139</t>
   </si>
   <si>
-    <t>Bagago</t>
-[...2 lines deleted...]
-    <t>Armando Cardoso</t>
+    <t>Cardoso Bagão</t>
+  </si>
+  <si>
+    <t>Ireneu Armando</t>
   </si>
   <si>
     <t>30.11.2025</t>
   </si>
   <si>
     <t>https://www.nak-zentralarchiv.de/db/8161880</t>
   </si>
   <si>
     <t>N1140</t>
   </si>
   <si>
-    <t>Limpare</t>
+    <t>Limpar</t>
   </si>
   <si>
     <t>Victorino</t>
   </si>
   <si>
     <t>https://www.nak-zentralarchiv.de/db/8161896</t>
   </si>
   <si>
     <t>N1141</t>
   </si>
   <si>
     <t>Napula</t>
   </si>
   <si>
     <t>Amisse Alberto</t>
   </si>
   <si>
     <t>https://www.nak-zentralarchiv.de/db/8161902</t>
   </si>
   <si>
     <t>N1142</t>
   </si>
   <si>
     <t>Sardinha</t>
   </si>
@@ -14742,51 +14742,51 @@
   <si>
     <t>https://www.nak-zentralarchiv.de/db/8161918</t>
   </si>
   <si>
     <t>N1143</t>
   </si>
   <si>
     <t>Nyabute</t>
   </si>
   <si>
     <t>Collince Otieno</t>
   </si>
   <si>
     <t>11.01.2026</t>
   </si>
   <si>
     <t>https://www.nak-zentralarchiv.de/db/8179316</t>
   </si>
   <si>
     <t>N1144</t>
   </si>
   <si>
     <t>Chisi</t>
   </si>
   <si>
-    <t>Kondwani</t>
+    <t>Kondwani Dokiso</t>
   </si>
   <si>
     <t>08.02.2026</t>
   </si>
   <si>
     <t>https://www.nak-zentralarchiv.de/db/8179326</t>
   </si>
   <si>
     <t>N1145</t>
   </si>
   <si>
     <t>Kenya</t>
   </si>
   <si>
     <t>Joseph Kampamba</t>
   </si>
   <si>
     <t>https://www.nak-zentralarchiv.de/db/8179343</t>
   </si>
   <si>
     <t>N1146</t>
   </si>
   <si>
     <t>Mutondo</t>
   </si>
@@ -14811,51 +14811,51 @@
   <si>
     <t>Wisdom</t>
   </si>
   <si>
     <t>https://www.nak-zentralarchiv.de/db/8179356</t>
   </si>
   <si>
     <t>N1149</t>
   </si>
   <si>
     <t>Sikobela</t>
   </si>
   <si>
     <t>Steven</t>
   </si>
   <si>
     <t>https://www.nak-zentralarchiv.de/db/8179358</t>
   </si>
   <si>
     <t>N1150</t>
   </si>
   <si>
     <t>Dietel</t>
   </si>
   <si>
-    <t>Mike</t>
+    <t>Mike Gunter</t>
   </si>
   <si>
     <t>22.02.2026</t>
   </si>
   <si>
     <t>https://www.nak-zentralarchiv.de/db/8190922</t>
   </si>
   <si>
     <t>N1151</t>
   </si>
   <si>
     <t>Habich</t>
   </si>
   <si>
     <t>15.03.2026</t>
   </si>
   <si>
     <t>https://www.nak-zentralarchiv.de/db/8190929</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="3">
@@ -15186,51 +15186,51 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8159901" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8159902" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8159904" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8159905" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8159906" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7953226" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8159909" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8159911" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6866802" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8159908" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8159910" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8159912" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8159913" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8159914" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8159915" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8159916" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8159917" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8159918" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8159919" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8159920" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8159921" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8159922" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8159923" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8159925" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8159924" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8195178" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8195179" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8195180" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8195181" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8195182" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8195183" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6465628" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6465630" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6465631" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6465633" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6465639" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6465641" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6465675" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6465676" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/424913" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6465677" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8195158" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8195159" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8195160" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8195161" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8195162" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8195163" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8195164" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8195165" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8195166" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8195167" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8195147" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8195148" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8195149" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8195150" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8195151" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8195152" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8195153" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8195154" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8195155" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8195156" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8195137" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8195138" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8195139" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8195140" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8195141" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8195142" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8195143" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8195144" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8195145" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8195146" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8195127" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8195128" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8195129" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8195130" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8195131" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8195132" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8195133" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8195134" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8195135" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8195136" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8195116" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8195117" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8195118" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8195119" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8195120" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8195121" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8195123" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8195122" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8195124" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8195125" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8195105" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8195106" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8195107" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8195108" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8195109" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8195110" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8195111" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8195112" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8195113" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8195114" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8195095" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8195096" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8195097" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8195104" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8195100" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8195101" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8195099" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8195098" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8195102" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8195103" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8193957" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8193958" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8193959" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8193960" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8193961" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8193962" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8193963" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8193964" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8193965" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8193966" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8193945" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8193944" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8193946" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8193947" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8193948" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8193949" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8193950" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8193951" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8193952" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8193953" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8193934" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8193935" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8193936" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8193937" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8193938" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8193939" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8193940" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8193941" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8193942" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8193943" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8193924" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8193925" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8193926" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8193927" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8193928" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8193930" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8193929" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8193931" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8193932" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8193933" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8193914" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8193913" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8193915" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8193916" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8193917" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8193918" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8193919" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8193920" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8193921" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8193922" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8193903" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8193904" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8193905" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8193906" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8193907" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8193908" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8193909" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8193910" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8193911" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8193912" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8193892" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8193893" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8193894" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8193895" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8193896" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8193897" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8193898" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8193899" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8193900" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8193901" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8193882" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8193883" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8193884" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8193885" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8193886" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8193887" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8193888" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8193889" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8193890" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8193891" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8193872" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8193873" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8193874" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8193875" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8193876" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8193877" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8193878" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8193879" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8193880" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8193881" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8193863" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8193862" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8193864" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8193865" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8193866" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8193867" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8193869" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8193870" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8193868" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8193871" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8193672" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8193671" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8193673" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8193674" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8193675" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8193676" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8193677" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8193678" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8193679" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8193680" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8193661" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8193664" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8193665" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8193662" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8193663" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8193666" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8193667" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8193668" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8193669" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8193670" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8193650" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8193651" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8193652" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8193653" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8193654" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8193655" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8193656" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8193657" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8193658" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8193659" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8193532" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8193534" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8193535" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8193538" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8193536" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8193537" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8193531" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8193533" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8193539" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8193540" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8193521" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8193522" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8193524" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8193525" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8193523" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8193527" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8193528" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8193529" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8193530" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8193526" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8193511" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8193512" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8193513" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8193514" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8193515" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8193516" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8193517" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8193518" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8193519" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8193520" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8193501" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8193502" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8193503" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8193504" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8193505" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8193507" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8193506" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8193508" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8193509" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8193510" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8193491" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8193492" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8193493" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8193494" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8193497" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8193495" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8193496" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8193498" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8193499" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8193500" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8193480" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8193481" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8193482" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8193483" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8193484" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8193485" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8193486" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8193487" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8193488" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8193489" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8193470" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8193471" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8193472" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8193473" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8193474" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8193475" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8193476" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8193477" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8193478" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8193479" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8193460" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8193461" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8193462" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8193467" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8193468" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8193469" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8193464" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8193465" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8193466" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8193463" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8193445" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8193448" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8193449" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8193451" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8193452" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8193453" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8193446" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8193447" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8193454" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8193455" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8193429" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8193428" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8193430" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8193426" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8193427" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8193431" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8193432" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8193433" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8193434" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8193436" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8193408" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8193409" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8193410" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8193411" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8193412" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8193413" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8193417" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8193414" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8193415" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8193416" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8193389" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8193390" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8193391" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8193393" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8193394" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8193392" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8193395" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8193397" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8193398" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8193399" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8193375" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8193376" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8193377" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8193379" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8193378" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8193380" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8193381" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8193382" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8193383" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8193384" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8193365" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8193366" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8193364" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8193367" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8193368" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8193369" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8193370" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8193371" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8193373" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8193372" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8193354" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8193355" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8193356" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8193357" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8193358" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8193359" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8193360" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8193361" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8193362" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8193363" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8193344" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8193345" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8193346" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8193347" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8193348" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8193349" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8193350" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8193351" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8193352" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8193353" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8193334" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8193335" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8193336" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8193337" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8193338" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8193339" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8193340" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8193341" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8193342" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8193343" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8193328" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8193324" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8193325" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8193326" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8193327" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8193329" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8193330" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8193331" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8193333" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8193332" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8193314" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8193316" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8193317" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8193315" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8193318" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8193319" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8193320" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8193323" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8193321" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8193322" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8193301" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8193303" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8193302" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8193304" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8193305" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8193306" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8193307" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8193308" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8193309" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8193310" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8193291" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8193292" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8193294" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8193293" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8193295" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8193296" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8193297" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8193298" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8193299" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8193300" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8193279" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8193280" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8193281" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8193282" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8193283" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8193284" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8193285" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8193286" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8193288" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8193287" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8192828" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8192829" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8192830" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8192831" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8192832" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8192833" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8192834" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8192835" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8192836" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8192837" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8192814" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8192815" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8192816" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8192817" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8192818" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8192819" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8192820" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8192821" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8192822" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8192823" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8192798" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8192797" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8192806" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8192799" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8192805" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8192800" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8192801" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8192802" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8192803" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8192804" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8192787" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8192788" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8192789" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8192790" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8192792" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8192791" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8192793" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8192794" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8192795" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8192796" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8192777" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8192778" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8192779" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8192780" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8192781" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8192782" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8192783" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8192784" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8192785" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8192786" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8192725" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8192726" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8192727" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8192728" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8192729" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8192730" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8192731" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8192734" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8192733" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8192732" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8192714" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8192715" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8192716" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8192722" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8192723" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8192717" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8192718" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8192719" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6520847" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8192721" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8192705" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8192704" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8192706" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8192707" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8192708" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8192709" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8192710" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8192711" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8192712" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8192713" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8192693" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8192694" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8192696" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8192695" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8192697" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8192698" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8192699" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8192700" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8192701" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8192702" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8192682" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8192683" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8192684" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8192685" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8192686" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8192688" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8192687" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8192689" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8192690" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8192691" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8192613" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8192614" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8192615" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8192617" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8192616" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8192618" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8192619" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8192620" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8192621" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8192622" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8192604" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8192603" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8192607" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8192605" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8192606" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8192608" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8192609" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8192610" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8192611" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8192612" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8192465" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8192466" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8192469" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8192467" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8192470" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8192468" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8192471" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8192472" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8192473" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8192474" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8192460" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8192455" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8192456" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8192457" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8192458" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8192459" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8192461" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8192462" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8192463" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8192464" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8192445" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8192444" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8192446" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8192447" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8192448" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8192449" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8192450" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8192451" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8192452" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8192453" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8192434" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8192435" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8192436" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8192437" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8192438" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8192439" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8192440" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8192441" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8192443" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8192442" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191897" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191898" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191901" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191902" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191903" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191904" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191899" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191900" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191905" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191906" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191734" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191735" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191736" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191737" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191738" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191739" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191740" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191741" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191742" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191743" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191722" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191723" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191724" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191729" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191730" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191731" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191726" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191725" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191727" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191728" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191712" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191713" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191714" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191716" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191715" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191717" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191718" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191719" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191720" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191721" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191701" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191702" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191703" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191704" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191705" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191706" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191707" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191708" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191709" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191710" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191691" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191692" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191693" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191694" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191695" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191696" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191697" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191698" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191700" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191699" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191685" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191686" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191687" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191688" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191681" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191682" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191683" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191684" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191689" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191690" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191665" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191666" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191667" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191668" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191669" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191670" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191671" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191672" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191674" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191673" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191655" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191656" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191657" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191658" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191659" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191660" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191661" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191662" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191663" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191664" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191617" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191618" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191619" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191620" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191621" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191622" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191623" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191624" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191625" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191626" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191606" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191607" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191608" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191609" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191610" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191611" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191612" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191613" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191614" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191615" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191067" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191598" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191596" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191599" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191600" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191602" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191603" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191601" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191604" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191605" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191586" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191587" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191588" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191589" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191590" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191593" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191591" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191592" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191594" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191595" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191577" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191576" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191578" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191579" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191580" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191581" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191582" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191583" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191584" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191585" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191566" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191567" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191568" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191569" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191570" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191571" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191573" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191572" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191574" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191575" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191556" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191559" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191557" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191558" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191560" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191561" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191562" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191563" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191564" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191565" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191469" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191470" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191471" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191472" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191473" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191474" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191475" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191476" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191477" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191478" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191458" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191459" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191460" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191461" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191462" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191463" TargetMode="External"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191464" TargetMode="External"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191465" TargetMode="External"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191466" TargetMode="External"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191467" TargetMode="External"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191448" TargetMode="External"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191449" TargetMode="External"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191450" TargetMode="External"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191451" TargetMode="External"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191452" TargetMode="External"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191453" TargetMode="External"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191454" TargetMode="External"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191455" TargetMode="External"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191456" TargetMode="External"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191457" TargetMode="External"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191438" TargetMode="External"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191437" TargetMode="External"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191439" TargetMode="External"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191440" TargetMode="External"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191441" TargetMode="External"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191442" TargetMode="External"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191443" TargetMode="External"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191444" TargetMode="External"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191445" TargetMode="External"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191446" TargetMode="External"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191427" TargetMode="External"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191428" TargetMode="External"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191429" TargetMode="External"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191430" TargetMode="External"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191431" TargetMode="External"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191432" TargetMode="External"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191433" TargetMode="External"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191434" TargetMode="External"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191435" TargetMode="External"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191436" TargetMode="External"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191416" TargetMode="External"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191417" TargetMode="External"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191418" TargetMode="External"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191419" TargetMode="External"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191420" TargetMode="External"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191421" TargetMode="External"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191422" TargetMode="External"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191423" TargetMode="External"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191424" TargetMode="External"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191425" TargetMode="External"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191406" TargetMode="External"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191407" TargetMode="External"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191408" TargetMode="External"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191409" TargetMode="External"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191410" TargetMode="External"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191411" TargetMode="External"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191412" TargetMode="External"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191413" TargetMode="External"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191414" TargetMode="External"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191415" TargetMode="External"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191396" TargetMode="External"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191397" TargetMode="External"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191398" TargetMode="External"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191399" TargetMode="External"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191400" TargetMode="External"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191401" TargetMode="External"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191402" TargetMode="External"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191403" TargetMode="External"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191404" TargetMode="External"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191405" TargetMode="External"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191386" TargetMode="External"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191387" TargetMode="External"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191388" TargetMode="External"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191389" TargetMode="External"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191390" TargetMode="External"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191391" TargetMode="External"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191392" TargetMode="External"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191393" TargetMode="External"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191394" TargetMode="External"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191395" TargetMode="External"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191376" TargetMode="External"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191377" TargetMode="External"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191378" TargetMode="External"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191379" TargetMode="External"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191381" TargetMode="External"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191380" TargetMode="External"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191382" TargetMode="External"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191383" TargetMode="External"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191384" TargetMode="External"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191385" TargetMode="External"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191365" TargetMode="External"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191366" TargetMode="External"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191367" TargetMode="External"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191368" TargetMode="External"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191369" TargetMode="External"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191370" TargetMode="External"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191371" TargetMode="External"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191372" TargetMode="External"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191373" TargetMode="External"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191374" TargetMode="External"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191354" TargetMode="External"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191355" TargetMode="External"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191356" TargetMode="External"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191357" TargetMode="External"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191358" TargetMode="External"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191359" TargetMode="External"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191360" TargetMode="External"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191361" TargetMode="External"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191362" TargetMode="External"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191363" TargetMode="External"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191337" TargetMode="External"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191338" TargetMode="External"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191339" TargetMode="External"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191340" TargetMode="External"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191341" TargetMode="External"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191342" TargetMode="External"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191343" TargetMode="External"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191344" TargetMode="External"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191345" TargetMode="External"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191346" TargetMode="External"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191150" TargetMode="External"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191151" TargetMode="External"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191152" TargetMode="External"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191153" TargetMode="External"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191154" TargetMode="External"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191155" TargetMode="External"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191156" TargetMode="External"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191157" TargetMode="External"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191158" TargetMode="External"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191159" TargetMode="External"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191140" TargetMode="External"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191141" TargetMode="External"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191142" TargetMode="External"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191143" TargetMode="External"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191144" TargetMode="External"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191145" TargetMode="External"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191146" TargetMode="External"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191147" TargetMode="External"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191148" TargetMode="External"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191149" TargetMode="External"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191130" TargetMode="External"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191131" TargetMode="External"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191132" TargetMode="External"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191135" TargetMode="External"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191133" TargetMode="External"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191134" TargetMode="External"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191136" TargetMode="External"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191137" TargetMode="External"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191138" TargetMode="External"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191139" TargetMode="External"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191120" TargetMode="External"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191121" TargetMode="External"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191122" TargetMode="External"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191123" TargetMode="External"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191124" TargetMode="External"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191125" TargetMode="External"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191126" TargetMode="External"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191127" TargetMode="External"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191128" TargetMode="External"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191129" TargetMode="External"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191112" TargetMode="External"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191110" TargetMode="External"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191111" TargetMode="External"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191113" TargetMode="External"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191114" TargetMode="External"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191115" TargetMode="External"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191116" TargetMode="External"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191117" TargetMode="External"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191118" TargetMode="External"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191119" TargetMode="External"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191099" TargetMode="External"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191100" TargetMode="External"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191101" TargetMode="External"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191102" TargetMode="External"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191103" TargetMode="External"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191104" TargetMode="External"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191105" TargetMode="External"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191106" TargetMode="External"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191107" TargetMode="External"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191108" TargetMode="External"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191089" TargetMode="External"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191090" TargetMode="External"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191091" TargetMode="External"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191092" TargetMode="External"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191093" TargetMode="External"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191094" TargetMode="External"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191095" TargetMode="External"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191096" TargetMode="External"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191097" TargetMode="External"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191098" TargetMode="External"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191079" TargetMode="External"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191080" TargetMode="External"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191081" TargetMode="External"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191082" TargetMode="External"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191083" TargetMode="External"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191084" TargetMode="External"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191085" TargetMode="External"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191086" TargetMode="External"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191087" TargetMode="External"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191088" TargetMode="External"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191073" TargetMode="External"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191070" TargetMode="External"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191071" TargetMode="External"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191072" TargetMode="External"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191074" TargetMode="External"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191075" TargetMode="External"/><Relationship Id="rId998" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191076" TargetMode="External"/><Relationship Id="rId999" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191077" TargetMode="External"/><Relationship Id="rId1000" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191078" TargetMode="External"/><Relationship Id="rId1001" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7904430" TargetMode="External"/><Relationship Id="rId1002" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191060" TargetMode="External"/><Relationship Id="rId1003" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191061" TargetMode="External"/><Relationship Id="rId1004" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191062" TargetMode="External"/><Relationship Id="rId1005" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191063" TargetMode="External"/><Relationship Id="rId1006" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191064" TargetMode="External"/><Relationship Id="rId1007" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191065" TargetMode="External"/><Relationship Id="rId1008" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191066" TargetMode="External"/><Relationship Id="rId1009" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191067" TargetMode="External"/><Relationship Id="rId1010" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191068" TargetMode="External"/><Relationship Id="rId1011" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191069" TargetMode="External"/><Relationship Id="rId1012" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191028" TargetMode="External"/><Relationship Id="rId1013" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191029" TargetMode="External"/><Relationship Id="rId1014" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191030" TargetMode="External"/><Relationship Id="rId1015" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191031" TargetMode="External"/><Relationship Id="rId1016" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191032" TargetMode="External"/><Relationship Id="rId1017" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191033" TargetMode="External"/><Relationship Id="rId1018" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191036" TargetMode="External"/><Relationship Id="rId1019" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191037" TargetMode="External"/><Relationship Id="rId1020" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191034" TargetMode="External"/><Relationship Id="rId1021" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191035" TargetMode="External"/><Relationship Id="rId1022" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191017" TargetMode="External"/><Relationship Id="rId1023" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191018" TargetMode="External"/><Relationship Id="rId1024" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191019" TargetMode="External"/><Relationship Id="rId1025" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191020" TargetMode="External"/><Relationship Id="rId1026" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191021" TargetMode="External"/><Relationship Id="rId1027" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191022" TargetMode="External"/><Relationship Id="rId1028" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191023" TargetMode="External"/><Relationship Id="rId1029" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191024" TargetMode="External"/><Relationship Id="rId1030" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191025" TargetMode="External"/><Relationship Id="rId1031" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191026" TargetMode="External"/><Relationship Id="rId1032" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191010" TargetMode="External"/><Relationship Id="rId1033" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191011" TargetMode="External"/><Relationship Id="rId1034" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191008" TargetMode="External"/><Relationship Id="rId1035" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191009" TargetMode="External"/><Relationship Id="rId1036" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191012" TargetMode="External"/><Relationship Id="rId1037" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191013" TargetMode="External"/><Relationship Id="rId1038" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191014" TargetMode="External"/><Relationship Id="rId1039" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191015" TargetMode="External"/><Relationship Id="rId1040" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7944542" TargetMode="External"/><Relationship Id="rId1041" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191016" TargetMode="External"/><Relationship Id="rId1042" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8190995" TargetMode="External"/><Relationship Id="rId1043" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8190993" TargetMode="External"/><Relationship Id="rId1044" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8190996" TargetMode="External"/><Relationship Id="rId1045" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8190997" TargetMode="External"/><Relationship Id="rId1046" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8190998" TargetMode="External"/><Relationship Id="rId1047" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8190994" TargetMode="External"/><Relationship Id="rId1048" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8190999" TargetMode="External"/><Relationship Id="rId1049" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191000" TargetMode="External"/><Relationship Id="rId1050" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191001" TargetMode="External"/><Relationship Id="rId1051" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191002" TargetMode="External"/><Relationship Id="rId1052" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7979200" TargetMode="External"/><Relationship Id="rId1053" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7979201" TargetMode="External"/><Relationship Id="rId1054" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7979202" TargetMode="External"/><Relationship Id="rId1055" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7948050" TargetMode="External"/><Relationship Id="rId1056" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7948051" TargetMode="External"/><Relationship Id="rId1057" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7960197" TargetMode="External"/><Relationship Id="rId1058" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7960200" TargetMode="External"/><Relationship Id="rId1059" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7960201" TargetMode="External"/><Relationship Id="rId1060" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7960202" TargetMode="External"/><Relationship Id="rId1061" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7960203" TargetMode="External"/><Relationship Id="rId1062" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8190980" TargetMode="External"/><Relationship Id="rId1063" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8190981" TargetMode="External"/><Relationship Id="rId1064" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8190982" TargetMode="External"/><Relationship Id="rId1065" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7979260" TargetMode="External"/><Relationship Id="rId1066" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8190983" TargetMode="External"/><Relationship Id="rId1067" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8190985" TargetMode="External"/><Relationship Id="rId1068" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8190986" TargetMode="External"/><Relationship Id="rId1069" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8190987" TargetMode="External"/><Relationship Id="rId1070" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8190988" TargetMode="External"/><Relationship Id="rId1071" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8190989" TargetMode="External"/><Relationship Id="rId1072" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8190971" TargetMode="External"/><Relationship Id="rId1073" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8190972" TargetMode="External"/><Relationship Id="rId1074" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8190973" TargetMode="External"/><Relationship Id="rId1075" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8190974" TargetMode="External"/><Relationship Id="rId1076" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8190975" TargetMode="External"/><Relationship Id="rId1077" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8000746" TargetMode="External"/><Relationship Id="rId1078" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8190976" TargetMode="External"/><Relationship Id="rId1079" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8190977" TargetMode="External"/><Relationship Id="rId1080" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8190978" TargetMode="External"/><Relationship Id="rId1081" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8190979" TargetMode="External"/><Relationship Id="rId1082" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8190963" TargetMode="External"/><Relationship Id="rId1083" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8190964" TargetMode="External"/><Relationship Id="rId1084" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8015624" TargetMode="External"/><Relationship Id="rId1085" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8190965" TargetMode="External"/><Relationship Id="rId1086" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8190966" TargetMode="External"/><Relationship Id="rId1087" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8190967" TargetMode="External"/><Relationship Id="rId1088" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8190968" TargetMode="External"/><Relationship Id="rId1089" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8190969" TargetMode="External"/><Relationship Id="rId1090" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8018619" TargetMode="External"/><Relationship Id="rId1091" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8190970" TargetMode="External"/><Relationship Id="rId1092" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8190957" TargetMode="External"/><Relationship Id="rId1093" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8190958" TargetMode="External"/><Relationship Id="rId1094" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8033894" TargetMode="External"/><Relationship Id="rId1095" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8190959" TargetMode="External"/><Relationship Id="rId1096" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8190960" TargetMode="External"/><Relationship Id="rId1097" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8190961" TargetMode="External"/><Relationship Id="rId1098" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8190962" TargetMode="External"/><Relationship Id="rId1099" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8056573" TargetMode="External"/><Relationship Id="rId1100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8059365" TargetMode="External"/><Relationship Id="rId1101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8190956" TargetMode="External"/><Relationship Id="rId1102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8100635" TargetMode="External"/><Relationship Id="rId1103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8100637" TargetMode="External"/><Relationship Id="rId1104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8100641" TargetMode="External"/><Relationship Id="rId1105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8100653" TargetMode="External"/><Relationship Id="rId1106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8100667" TargetMode="External"/><Relationship Id="rId1107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8100671" TargetMode="External"/><Relationship Id="rId1108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8100674" TargetMode="External"/><Relationship Id="rId1109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8100683" TargetMode="External"/><Relationship Id="rId1110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8190955" TargetMode="External"/><Relationship Id="rId1111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8100722" TargetMode="External"/><Relationship Id="rId1112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8100720" TargetMode="External"/><Relationship Id="rId1113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8100727" TargetMode="External"/><Relationship Id="rId1114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8100731" TargetMode="External"/><Relationship Id="rId1115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8100734" TargetMode="External"/><Relationship Id="rId1116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8100737" TargetMode="External"/><Relationship Id="rId1117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8100742" TargetMode="External"/><Relationship Id="rId1118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8111546" TargetMode="External"/><Relationship Id="rId1119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8111549" TargetMode="External"/><Relationship Id="rId1120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8111554" TargetMode="External"/><Relationship Id="rId1121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8111558" TargetMode="External"/><Relationship Id="rId1122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8111561" TargetMode="External"/><Relationship Id="rId1123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8111564" TargetMode="External"/><Relationship Id="rId1124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8111567" TargetMode="External"/><Relationship Id="rId1125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8111570" TargetMode="External"/><Relationship Id="rId1126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8111573" TargetMode="External"/><Relationship Id="rId1127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8137228" TargetMode="External"/><Relationship Id="rId1128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8122407" TargetMode="External"/><Relationship Id="rId1129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8122411" TargetMode="External"/><Relationship Id="rId1130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8122417" TargetMode="External"/><Relationship Id="rId1131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8122421" TargetMode="External"/><Relationship Id="rId1132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8122425" TargetMode="External"/><Relationship Id="rId1133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8127031" TargetMode="External"/><Relationship Id="rId1134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8137158" TargetMode="External"/><Relationship Id="rId1135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8137159" TargetMode="External"/><Relationship Id="rId1136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8137161" TargetMode="External"/><Relationship Id="rId1137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8140939" TargetMode="External"/><Relationship Id="rId1138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8140940" TargetMode="External"/><Relationship Id="rId1139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8140941" TargetMode="External"/><Relationship Id="rId1140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8140942" TargetMode="External"/><Relationship Id="rId1141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8140943" TargetMode="External"/><Relationship Id="rId1142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8140944" TargetMode="External"/><Relationship Id="rId1143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8140945" TargetMode="External"/><Relationship Id="rId1144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8155263" TargetMode="External"/><Relationship Id="rId1145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8155266" TargetMode="External"/><Relationship Id="rId1146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8155274" TargetMode="External"/><Relationship Id="rId1147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8161872" TargetMode="External"/><Relationship Id="rId1148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8161880" TargetMode="External"/><Relationship Id="rId1149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8161896" TargetMode="External"/><Relationship Id="rId1150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8161902" TargetMode="External"/><Relationship Id="rId1151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8161918" TargetMode="External"/><Relationship Id="rId1152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8179316" TargetMode="External"/><Relationship Id="rId1153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8179326" TargetMode="External"/><Relationship Id="rId1154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8179343" TargetMode="External"/><Relationship Id="rId1155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8179345" TargetMode="External"/><Relationship Id="rId1156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8179351" TargetMode="External"/><Relationship Id="rId1157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8179356" TargetMode="External"/><Relationship Id="rId1158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8179358" TargetMode="External"/><Relationship Id="rId1159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8190922" TargetMode="External"/><Relationship Id="rId1160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8190929" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8159901" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8159902" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8159904" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8159905" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8159906" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7953226" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8159909" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8159911" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6866802" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8159908" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8159910" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8159912" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8159913" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8159914" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8159915" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8159916" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8159917" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8159918" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8159919" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8159920" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8159921" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8159922" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8159923" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8159925" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8159924" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8195178" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8195179" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8195180" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8195181" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8195182" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8195183" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6465628" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6465630" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6465631" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6465633" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6465639" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8195173" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8195174" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8195175" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/424913" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6465677" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8195158" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8195159" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8195160" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8195161" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8195162" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8195163" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8195164" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8195165" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8195166" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8195167" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8195147" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8195148" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8195149" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8195150" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8195151" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8195152" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8195153" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8195154" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8195155" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8195156" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8195137" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8195138" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8195139" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8195140" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8195141" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8195142" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8195143" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8195144" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8195145" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8195146" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8195127" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8195128" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8195129" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8195130" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8195131" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8195132" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8195133" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8195134" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8195135" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8195136" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8195116" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8195117" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8195118" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8195119" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8195120" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8195121" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8195123" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8195122" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8195124" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8195125" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8195105" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8195106" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8195107" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8195108" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8195109" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8195110" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8195111" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8195112" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8195113" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8195114" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8195095" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8195096" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8195097" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8195104" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8195100" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8195101" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8195099" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8195098" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8195102" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8195103" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8193957" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8193958" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8193959" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8193960" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8193961" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8193962" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8193963" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8193964" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8193965" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8193966" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8193945" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8193944" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8193946" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8193947" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8193948" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8193949" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8193950" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8193951" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8193952" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8193953" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8193934" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8193935" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8193936" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8193937" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8193938" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8193939" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8193940" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8193941" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8193942" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8193943" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8193924" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8193925" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8193926" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8193927" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8193928" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8193930" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8193929" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8193931" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8193932" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8193933" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8193914" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8193913" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8193915" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8193916" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8193917" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8193918" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8193919" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8193920" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8193921" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8193922" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8193903" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8193904" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8193905" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8193906" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8193907" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8193908" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8193909" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8193910" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8193911" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8193912" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8193892" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8193893" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8193894" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8193895" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8193896" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8193897" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8193898" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8193899" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8193900" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8193901" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8193882" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8193883" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8193884" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8193885" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8193886" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8193887" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8193888" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8193889" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8193890" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8193891" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8193872" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8193873" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8193874" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8193875" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8193876" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8193877" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8193878" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8193879" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8193880" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8193881" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8193863" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8193862" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8193864" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8193865" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8193866" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8193867" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8193869" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8193870" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8193868" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8193871" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8193672" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8193671" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8193673" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8193674" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8193675" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8193676" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8193677" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8193678" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8193679" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8193680" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8193661" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8193664" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8193665" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8193662" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8193663" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8193666" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8193667" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8193668" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8193669" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8193670" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8193650" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8193651" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8193652" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8193653" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8193654" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8193655" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8193656" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8193657" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8193658" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8193659" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8193532" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8193534" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8193535" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8193538" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8193536" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8193537" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8193531" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8193533" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8193539" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8193540" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8193521" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8193522" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8193524" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8193525" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8193523" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8193527" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8193528" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8193529" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8193530" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8193526" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8193511" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8193512" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8193513" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8193514" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8193515" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8193516" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8193517" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8193518" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8193519" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8193520" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8193501" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8193502" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8193503" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8193504" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8193505" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8193507" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8193506" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8193508" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8193509" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8193510" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8193491" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8193492" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8193493" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8193494" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8193497" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8193495" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8193496" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8193498" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8193499" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8193500" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8193480" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8193481" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8193482" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8193483" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8193484" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8193485" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8193486" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8193487" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8193488" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8193489" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8193470" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8193471" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8193472" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8193473" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8193474" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8193475" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8193476" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8193477" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8193478" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8193479" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8193460" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8193461" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8193462" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8193467" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8193468" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8193469" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8193464" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8193465" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8193466" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8193463" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8193445" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8193448" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8193449" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8193451" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8193452" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8193453" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8193446" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8193447" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8193454" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8193455" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8193429" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8193428" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8193430" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8193426" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8193427" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8193431" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8193432" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8193433" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8193434" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8193436" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8193408" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8193409" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8193410" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8193411" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8193412" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8193413" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8193417" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8193414" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8193415" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8193416" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8193389" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8193390" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8193391" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8193393" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8193394" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8193392" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8193395" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8193397" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8193398" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8193399" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8193375" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8193376" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8193377" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8193379" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8193378" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8193380" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8193381" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8193382" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8193383" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8193384" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8193365" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8193366" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8193364" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8193367" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8193368" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8193369" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8193370" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8193371" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8193373" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8193372" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8193354" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8193355" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8193356" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8193357" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8193358" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8193359" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8193360" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8193361" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8193362" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8193363" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8193344" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8193345" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8193346" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8193347" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8193348" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8193349" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8193350" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8193351" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8193352" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8193353" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8193334" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8193335" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8193336" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8193337" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8193338" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8193339" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8193340" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8193341" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8193342" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8193343" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8193328" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8193324" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8193325" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8193326" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8193327" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8193329" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8193330" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8193331" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8193333" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8193332" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8193314" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8193316" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8193317" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8193315" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8193318" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8193319" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8193320" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8193323" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8193321" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8193322" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8193301" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8193303" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8193302" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8193304" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8193305" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8193306" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8193307" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8193308" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8193309" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8193310" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8193291" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8193292" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8193294" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8193293" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8193295" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8193296" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8193297" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8193298" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8193299" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8193300" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8193279" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8193280" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8193281" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8193282" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8193283" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8193284" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8193285" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8193286" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8193288" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8193287" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8192828" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8192829" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8192830" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8192831" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8192832" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8192833" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8192834" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8192835" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8192836" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8192837" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8192814" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8192815" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8192816" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8192817" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8192818" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8192819" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8192820" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8192821" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8192822" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8192823" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8192798" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8192797" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8192806" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8192799" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8192805" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8192800" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8192801" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8192802" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8192803" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8192804" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8192787" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8192788" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8192789" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8192790" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8192792" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8192791" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8192793" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8192794" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8192795" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8192796" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8192777" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8192778" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8192779" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8192780" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8192781" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8192782" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8192783" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8192784" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8192785" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8192786" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8192725" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8192726" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8192727" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8192728" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8192729" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8192730" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8192731" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8192734" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8192733" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8192732" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8192714" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8192715" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8192716" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8192722" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8192723" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8192717" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8192718" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8192719" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6520847" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8192721" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8192705" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8192704" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8192706" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8192707" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8192708" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8192709" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8192710" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8192711" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8192712" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8192713" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8192693" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8192694" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8192696" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8192695" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8192697" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8192698" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8192699" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8192700" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8192701" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8192702" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8192682" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8192683" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8192684" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8192685" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8192686" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8192688" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8192687" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8192689" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8192690" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8192691" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8192613" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8192614" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8192615" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8192617" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8192616" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8192618" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8192619" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8192620" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8192621" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8192622" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8192604" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8192603" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8192607" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8192605" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8192606" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8192608" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8192609" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8192610" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8192611" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8192612" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8192465" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8192466" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8192469" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8192467" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8192470" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8192468" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8192471" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8192472" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8192473" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8192474" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8192460" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8192455" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8192456" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8192457" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8192458" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8192459" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8192461" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8192462" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8192463" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8192464" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8192445" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8192444" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8192446" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8192447" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8192448" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8192449" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8192450" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8192451" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8192452" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8192453" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8192434" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8192435" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8192436" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8192437" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8192438" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8192439" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8192440" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8192441" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8192443" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8192442" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191897" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191898" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191901" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191902" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191903" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191904" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191899" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191900" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191905" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191906" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191734" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191735" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191736" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191737" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191738" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191739" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191740" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191741" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191742" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191743" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191722" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191723" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191724" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191729" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191730" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191731" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191726" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191725" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191727" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191728" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191712" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191713" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191714" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191716" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191715" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191717" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191718" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191719" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191720" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191721" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191701" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191702" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191703" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191704" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191705" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191706" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191707" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191708" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191709" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191710" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191691" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191692" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191693" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191694" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191695" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191696" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191697" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191698" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191700" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191699" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191685" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191686" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191687" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191688" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191681" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191682" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191683" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191684" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191689" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191690" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191665" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191666" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191667" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191668" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191669" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191670" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191671" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191672" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191674" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191673" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191655" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191656" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191657" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191658" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191659" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191660" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191661" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191662" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191663" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191664" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191617" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191618" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191619" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191620" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191621" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191622" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191623" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191624" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191625" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191626" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191606" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191607" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191608" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191609" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191610" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191611" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191612" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191613" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191614" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191615" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191067" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191598" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191596" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191599" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191600" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191602" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191603" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191601" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191604" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191605" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191586" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191587" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191588" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191589" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191590" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191593" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191591" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191592" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191594" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191595" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191577" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191576" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191578" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191579" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191580" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191581" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191582" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191583" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191584" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191585" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191566" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191567" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191568" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191569" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191570" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191571" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191573" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191572" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191574" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191575" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191556" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191559" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191557" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191558" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191560" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191561" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191562" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191563" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191564" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191565" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191469" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191470" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191471" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191472" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191473" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191474" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191475" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191476" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191477" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191478" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191458" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191459" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191460" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191461" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191462" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191463" TargetMode="External"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191464" TargetMode="External"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191465" TargetMode="External"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191466" TargetMode="External"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191467" TargetMode="External"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191448" TargetMode="External"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191449" TargetMode="External"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191450" TargetMode="External"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191451" TargetMode="External"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191452" TargetMode="External"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191453" TargetMode="External"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191454" TargetMode="External"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191455" TargetMode="External"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191456" TargetMode="External"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191457" TargetMode="External"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191438" TargetMode="External"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191437" TargetMode="External"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191439" TargetMode="External"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191440" TargetMode="External"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191441" TargetMode="External"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191442" TargetMode="External"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191443" TargetMode="External"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191444" TargetMode="External"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191445" TargetMode="External"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191446" TargetMode="External"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191427" TargetMode="External"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191428" TargetMode="External"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191429" TargetMode="External"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191430" TargetMode="External"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191431" TargetMode="External"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191432" TargetMode="External"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191433" TargetMode="External"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191434" TargetMode="External"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191435" TargetMode="External"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191436" TargetMode="External"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191416" TargetMode="External"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191417" TargetMode="External"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191418" TargetMode="External"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191419" TargetMode="External"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191420" TargetMode="External"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191421" TargetMode="External"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191422" TargetMode="External"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191423" TargetMode="External"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191424" TargetMode="External"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191425" TargetMode="External"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191406" TargetMode="External"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191407" TargetMode="External"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191408" TargetMode="External"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191409" TargetMode="External"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191410" TargetMode="External"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191411" TargetMode="External"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191412" TargetMode="External"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191413" TargetMode="External"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191414" TargetMode="External"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191415" TargetMode="External"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191396" TargetMode="External"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191397" TargetMode="External"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191398" TargetMode="External"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191399" TargetMode="External"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191400" TargetMode="External"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191401" TargetMode="External"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191402" TargetMode="External"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191403" TargetMode="External"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191404" TargetMode="External"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191405" TargetMode="External"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191386" TargetMode="External"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191387" TargetMode="External"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191388" TargetMode="External"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191389" TargetMode="External"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191390" TargetMode="External"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191391" TargetMode="External"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191392" TargetMode="External"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191393" TargetMode="External"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191394" TargetMode="External"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191395" TargetMode="External"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191376" TargetMode="External"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191377" TargetMode="External"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191378" TargetMode="External"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191379" TargetMode="External"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191381" TargetMode="External"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191380" TargetMode="External"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191382" TargetMode="External"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191383" TargetMode="External"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191384" TargetMode="External"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191385" TargetMode="External"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191365" TargetMode="External"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191366" TargetMode="External"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191367" TargetMode="External"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191368" TargetMode="External"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191369" TargetMode="External"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191370" TargetMode="External"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191371" TargetMode="External"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191372" TargetMode="External"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191373" TargetMode="External"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191374" TargetMode="External"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191354" TargetMode="External"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191355" TargetMode="External"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191356" TargetMode="External"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191357" TargetMode="External"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191358" TargetMode="External"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191359" TargetMode="External"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191360" TargetMode="External"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191361" TargetMode="External"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191362" TargetMode="External"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191363" TargetMode="External"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191337" TargetMode="External"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191338" TargetMode="External"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191339" TargetMode="External"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191340" TargetMode="External"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191341" TargetMode="External"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191342" TargetMode="External"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191343" TargetMode="External"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191344" TargetMode="External"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191345" TargetMode="External"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191346" TargetMode="External"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191150" TargetMode="External"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191151" TargetMode="External"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191152" TargetMode="External"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191153" TargetMode="External"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191154" TargetMode="External"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191155" TargetMode="External"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191156" TargetMode="External"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191157" TargetMode="External"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191158" TargetMode="External"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191159" TargetMode="External"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191140" TargetMode="External"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191141" TargetMode="External"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191142" TargetMode="External"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191143" TargetMode="External"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191144" TargetMode="External"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191145" TargetMode="External"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191146" TargetMode="External"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191147" TargetMode="External"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191148" TargetMode="External"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191149" TargetMode="External"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191130" TargetMode="External"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191131" TargetMode="External"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191132" TargetMode="External"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191135" TargetMode="External"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191133" TargetMode="External"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191134" TargetMode="External"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191136" TargetMode="External"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191137" TargetMode="External"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191138" TargetMode="External"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191139" TargetMode="External"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191120" TargetMode="External"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191121" TargetMode="External"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191122" TargetMode="External"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191123" TargetMode="External"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191124" TargetMode="External"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191125" TargetMode="External"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191126" TargetMode="External"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191127" TargetMode="External"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191128" TargetMode="External"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191129" TargetMode="External"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191112" TargetMode="External"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191110" TargetMode="External"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191111" TargetMode="External"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191113" TargetMode="External"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191114" TargetMode="External"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191115" TargetMode="External"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191116" TargetMode="External"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191117" TargetMode="External"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191118" TargetMode="External"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191119" TargetMode="External"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191099" TargetMode="External"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191100" TargetMode="External"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191101" TargetMode="External"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191102" TargetMode="External"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191103" TargetMode="External"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191104" TargetMode="External"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191105" TargetMode="External"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191106" TargetMode="External"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191107" TargetMode="External"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191108" TargetMode="External"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191089" TargetMode="External"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191090" TargetMode="External"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191091" TargetMode="External"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191092" TargetMode="External"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191093" TargetMode="External"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191094" TargetMode="External"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191095" TargetMode="External"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191096" TargetMode="External"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191097" TargetMode="External"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191098" TargetMode="External"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191079" TargetMode="External"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191080" TargetMode="External"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191081" TargetMode="External"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191082" TargetMode="External"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191083" TargetMode="External"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191084" TargetMode="External"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191085" TargetMode="External"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191086" TargetMode="External"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191087" TargetMode="External"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191088" TargetMode="External"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191073" TargetMode="External"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191070" TargetMode="External"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191071" TargetMode="External"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191072" TargetMode="External"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191074" TargetMode="External"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191075" TargetMode="External"/><Relationship Id="rId998" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191076" TargetMode="External"/><Relationship Id="rId999" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191077" TargetMode="External"/><Relationship Id="rId1000" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191078" TargetMode="External"/><Relationship Id="rId1001" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7904430" TargetMode="External"/><Relationship Id="rId1002" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191060" TargetMode="External"/><Relationship Id="rId1003" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191061" TargetMode="External"/><Relationship Id="rId1004" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191062" TargetMode="External"/><Relationship Id="rId1005" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191063" TargetMode="External"/><Relationship Id="rId1006" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191064" TargetMode="External"/><Relationship Id="rId1007" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191065" TargetMode="External"/><Relationship Id="rId1008" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191066" TargetMode="External"/><Relationship Id="rId1009" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191067" TargetMode="External"/><Relationship Id="rId1010" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191068" TargetMode="External"/><Relationship Id="rId1011" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191069" TargetMode="External"/><Relationship Id="rId1012" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191028" TargetMode="External"/><Relationship Id="rId1013" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191029" TargetMode="External"/><Relationship Id="rId1014" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191030" TargetMode="External"/><Relationship Id="rId1015" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191031" TargetMode="External"/><Relationship Id="rId1016" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191032" TargetMode="External"/><Relationship Id="rId1017" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191033" TargetMode="External"/><Relationship Id="rId1018" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191036" TargetMode="External"/><Relationship Id="rId1019" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191037" TargetMode="External"/><Relationship Id="rId1020" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191034" TargetMode="External"/><Relationship Id="rId1021" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191035" TargetMode="External"/><Relationship Id="rId1022" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191017" TargetMode="External"/><Relationship Id="rId1023" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191018" TargetMode="External"/><Relationship Id="rId1024" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191019" TargetMode="External"/><Relationship Id="rId1025" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191020" TargetMode="External"/><Relationship Id="rId1026" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191021" TargetMode="External"/><Relationship Id="rId1027" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191022" TargetMode="External"/><Relationship Id="rId1028" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191023" TargetMode="External"/><Relationship Id="rId1029" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191024" TargetMode="External"/><Relationship Id="rId1030" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191025" TargetMode="External"/><Relationship Id="rId1031" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191026" TargetMode="External"/><Relationship Id="rId1032" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191010" TargetMode="External"/><Relationship Id="rId1033" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191011" TargetMode="External"/><Relationship Id="rId1034" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191008" TargetMode="External"/><Relationship Id="rId1035" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191009" TargetMode="External"/><Relationship Id="rId1036" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191012" TargetMode="External"/><Relationship Id="rId1037" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191013" TargetMode="External"/><Relationship Id="rId1038" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191014" TargetMode="External"/><Relationship Id="rId1039" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191015" TargetMode="External"/><Relationship Id="rId1040" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7944542" TargetMode="External"/><Relationship Id="rId1041" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191016" TargetMode="External"/><Relationship Id="rId1042" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8190995" TargetMode="External"/><Relationship Id="rId1043" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8190993" TargetMode="External"/><Relationship Id="rId1044" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8190996" TargetMode="External"/><Relationship Id="rId1045" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8190997" TargetMode="External"/><Relationship Id="rId1046" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8190998" TargetMode="External"/><Relationship Id="rId1047" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8190994" TargetMode="External"/><Relationship Id="rId1048" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8190999" TargetMode="External"/><Relationship Id="rId1049" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191000" TargetMode="External"/><Relationship Id="rId1050" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191001" TargetMode="External"/><Relationship Id="rId1051" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191002" TargetMode="External"/><Relationship Id="rId1052" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7979200" TargetMode="External"/><Relationship Id="rId1053" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7979201" TargetMode="External"/><Relationship Id="rId1054" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7979202" TargetMode="External"/><Relationship Id="rId1055" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7948050" TargetMode="External"/><Relationship Id="rId1056" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7948051" TargetMode="External"/><Relationship Id="rId1057" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7960197" TargetMode="External"/><Relationship Id="rId1058" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7960200" TargetMode="External"/><Relationship Id="rId1059" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7960201" TargetMode="External"/><Relationship Id="rId1060" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7960202" TargetMode="External"/><Relationship Id="rId1061" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7960203" TargetMode="External"/><Relationship Id="rId1062" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8190980" TargetMode="External"/><Relationship Id="rId1063" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8190981" TargetMode="External"/><Relationship Id="rId1064" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8190982" TargetMode="External"/><Relationship Id="rId1065" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7979260" TargetMode="External"/><Relationship Id="rId1066" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8190983" TargetMode="External"/><Relationship Id="rId1067" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8190985" TargetMode="External"/><Relationship Id="rId1068" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8190986" TargetMode="External"/><Relationship Id="rId1069" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8190987" TargetMode="External"/><Relationship Id="rId1070" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8190988" TargetMode="External"/><Relationship Id="rId1071" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8190989" TargetMode="External"/><Relationship Id="rId1072" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8190971" TargetMode="External"/><Relationship Id="rId1073" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8190972" TargetMode="External"/><Relationship Id="rId1074" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8190973" TargetMode="External"/><Relationship Id="rId1075" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8190974" TargetMode="External"/><Relationship Id="rId1076" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8190975" TargetMode="External"/><Relationship Id="rId1077" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8000746" TargetMode="External"/><Relationship Id="rId1078" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8190976" TargetMode="External"/><Relationship Id="rId1079" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8190977" TargetMode="External"/><Relationship Id="rId1080" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8190978" TargetMode="External"/><Relationship Id="rId1081" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8190979" TargetMode="External"/><Relationship Id="rId1082" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8190963" TargetMode="External"/><Relationship Id="rId1083" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8190964" TargetMode="External"/><Relationship Id="rId1084" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8015624" TargetMode="External"/><Relationship Id="rId1085" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8190965" TargetMode="External"/><Relationship Id="rId1086" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8190966" TargetMode="External"/><Relationship Id="rId1087" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8190967" TargetMode="External"/><Relationship Id="rId1088" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8190968" TargetMode="External"/><Relationship Id="rId1089" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8190969" TargetMode="External"/><Relationship Id="rId1090" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8018619" TargetMode="External"/><Relationship Id="rId1091" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8190970" TargetMode="External"/><Relationship Id="rId1092" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8190957" TargetMode="External"/><Relationship Id="rId1093" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8190958" TargetMode="External"/><Relationship Id="rId1094" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8033894" TargetMode="External"/><Relationship Id="rId1095" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8190959" TargetMode="External"/><Relationship Id="rId1096" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8190960" TargetMode="External"/><Relationship Id="rId1097" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8190961" TargetMode="External"/><Relationship Id="rId1098" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8190962" TargetMode="External"/><Relationship Id="rId1099" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8056573" TargetMode="External"/><Relationship Id="rId1100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8059365" TargetMode="External"/><Relationship Id="rId1101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8190956" TargetMode="External"/><Relationship Id="rId1102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8100635" TargetMode="External"/><Relationship Id="rId1103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8100637" TargetMode="External"/><Relationship Id="rId1104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8100641" TargetMode="External"/><Relationship Id="rId1105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8100653" TargetMode="External"/><Relationship Id="rId1106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8100667" TargetMode="External"/><Relationship Id="rId1107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8100671" TargetMode="External"/><Relationship Id="rId1108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8100674" TargetMode="External"/><Relationship Id="rId1109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8100683" TargetMode="External"/><Relationship Id="rId1110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8190955" TargetMode="External"/><Relationship Id="rId1111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8100722" TargetMode="External"/><Relationship Id="rId1112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8100720" TargetMode="External"/><Relationship Id="rId1113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8100727" TargetMode="External"/><Relationship Id="rId1114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8100731" TargetMode="External"/><Relationship Id="rId1115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8100734" TargetMode="External"/><Relationship Id="rId1116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8100737" TargetMode="External"/><Relationship Id="rId1117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8100742" TargetMode="External"/><Relationship Id="rId1118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8111546" TargetMode="External"/><Relationship Id="rId1119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8111549" TargetMode="External"/><Relationship Id="rId1120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8111554" TargetMode="External"/><Relationship Id="rId1121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8111558" TargetMode="External"/><Relationship Id="rId1122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8111561" TargetMode="External"/><Relationship Id="rId1123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8111564" TargetMode="External"/><Relationship Id="rId1124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8111567" TargetMode="External"/><Relationship Id="rId1125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8111570" TargetMode="External"/><Relationship Id="rId1126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8111573" TargetMode="External"/><Relationship Id="rId1127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8137228" TargetMode="External"/><Relationship Id="rId1128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8122407" TargetMode="External"/><Relationship Id="rId1129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8122411" TargetMode="External"/><Relationship Id="rId1130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8122417" TargetMode="External"/><Relationship Id="rId1131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8122421" TargetMode="External"/><Relationship Id="rId1132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8122425" TargetMode="External"/><Relationship Id="rId1133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8127031" TargetMode="External"/><Relationship Id="rId1134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8137158" TargetMode="External"/><Relationship Id="rId1135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8137159" TargetMode="External"/><Relationship Id="rId1136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8137161" TargetMode="External"/><Relationship Id="rId1137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8140939" TargetMode="External"/><Relationship Id="rId1138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8140940" TargetMode="External"/><Relationship Id="rId1139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8140941" TargetMode="External"/><Relationship Id="rId1140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8140942" TargetMode="External"/><Relationship Id="rId1141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8140943" TargetMode="External"/><Relationship Id="rId1142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8140944" TargetMode="External"/><Relationship Id="rId1143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8140945" TargetMode="External"/><Relationship Id="rId1144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8155263" TargetMode="External"/><Relationship Id="rId1145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8155266" TargetMode="External"/><Relationship Id="rId1146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8155274" TargetMode="External"/><Relationship Id="rId1147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8161872" TargetMode="External"/><Relationship Id="rId1148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8161880" TargetMode="External"/><Relationship Id="rId1149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8161896" TargetMode="External"/><Relationship Id="rId1150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8161902" TargetMode="External"/><Relationship Id="rId1151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8161918" TargetMode="External"/><Relationship Id="rId1152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8179316" TargetMode="External"/><Relationship Id="rId1153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8179326" TargetMode="External"/><Relationship Id="rId1154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8179343" TargetMode="External"/><Relationship Id="rId1155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8179345" TargetMode="External"/><Relationship Id="rId1156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8179351" TargetMode="External"/><Relationship Id="rId1157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8179356" TargetMode="External"/><Relationship Id="rId1158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8179358" TargetMode="External"/><Relationship Id="rId1159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8190922" TargetMode="External"/><Relationship Id="rId1160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8190929" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:E1161"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="20.7109375" customWidth="1"/>
     <col min="2" max="2" width="20.7109375" customWidth="1"/>
     <col min="3" max="3" width="20.7109375" customWidth="1"/>
     <col min="4" max="4" width="20.7109375" customWidth="1"/>
     <col min="5" max="5" width="20.7109375" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">